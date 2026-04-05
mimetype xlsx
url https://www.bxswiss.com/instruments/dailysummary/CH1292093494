--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14991b9bfa2b4259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989eec2f70074ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d7af5294ca40ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d5a4e85ee94928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db3065521a243e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d7af5294ca40ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e84832cb7241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d5a4e85ee94928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>