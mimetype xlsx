--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989eec2f70074ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a55efc1e584e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d5a4e85ee94928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61ba5fe846d4552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e84832cb7241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d5a4e85ee94928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97a96f5dc1b4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61ba5fe846d4552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>80,160</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,560</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>86,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>