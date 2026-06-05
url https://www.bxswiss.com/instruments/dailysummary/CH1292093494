--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a55efc1e584e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51360c32cc2c4849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61ba5fe846d4552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a2d18956944fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97a96f5dc1b4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61ba5fe846d4552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81735d566cf146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a2d18956944fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,080</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,890</x:t>
-[...205 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,210</x:t>
-[...205 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>86,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>86,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,370</x:t>
-[...85 lines deleted...]
-          <x:t>87,560</x:t>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>