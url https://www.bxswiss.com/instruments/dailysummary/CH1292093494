--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51360c32cc2c4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5db29a1ae1c43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a2d18956944fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra858974ada5f4618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81735d566cf146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a2d18956944fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a86e6b94a14287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra858974ada5f4618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,645 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>86,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,370</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>84,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>