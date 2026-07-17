--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5db29a1ae1c43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22182ca1806f4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra858974ada5f4618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d068ad2e05f46e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45a86e6b94a14287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra858974ada5f4618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad42064df045b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d068ad2e05f46e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>71,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>