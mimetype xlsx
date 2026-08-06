--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22182ca1806f4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89f0e412fb42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d068ad2e05f46e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede03d3324a44efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ad42064df045b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d068ad2e05f46e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f655a056204553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede03d3324a44efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>