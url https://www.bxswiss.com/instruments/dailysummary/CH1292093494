--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d89f0e412fb42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53e1f3ccd324bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede03d3324a44efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93a072690824933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f655a056204553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede03d3324a44efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fbe20028084a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93a072690824933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>