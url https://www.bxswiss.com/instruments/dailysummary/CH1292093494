--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53e1f3ccd324bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0136e3a6f2b74989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93a072690824933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5748c502da47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fbe20028084a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93a072690824933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c80bd415664cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5748c502da47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>