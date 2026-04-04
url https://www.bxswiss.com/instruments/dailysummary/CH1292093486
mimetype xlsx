--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca5759131fb4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a98d0c7f0d4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd645ba839d94d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50c863290a94165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1e2917078640e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd645ba839d94d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519965ca46f84c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50c863290a94165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>