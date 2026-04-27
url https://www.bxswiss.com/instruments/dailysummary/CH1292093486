--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a98d0c7f0d4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fde80dd608a498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50c863290a94165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630fbeb079ff47d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519965ca46f84c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50c863290a94165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a21bfe73f34924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630fbeb079ff47d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,540</x:t>
-[...16 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,580</x:t>
-[...291 lines deleted...]
-          <x:t>94,090</x:t>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>95,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>