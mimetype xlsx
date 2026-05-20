--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fde80dd608a498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2426fc739414333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630fbeb079ff47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876a56fa47a04a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a21bfe73f34924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630fbeb079ff47d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da62ba9684a45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876a56fa47a04a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,100</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>95,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>96,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>