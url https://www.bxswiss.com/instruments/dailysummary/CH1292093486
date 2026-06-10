--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2426fc739414333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64812a5dab87413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876a56fa47a04a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478760b9f0ec42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da62ba9684a45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876a56fa47a04a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5a1c3acb4f440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478760b9f0ec42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>97,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>