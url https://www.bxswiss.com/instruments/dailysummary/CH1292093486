--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64812a5dab87413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6652cd0b6ad2465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478760b9f0ec42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d22c78a4914468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5a1c3acb4f440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478760b9f0ec42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dfacd76fc949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d22c78a4914468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...220 lines deleted...]
-          <x:t>98,930</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>