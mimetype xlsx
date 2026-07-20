--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6652cd0b6ad2465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89f380f714c41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d22c78a4914468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3269e386a16a4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dfacd76fc949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d22c78a4914468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cc6705dc674890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3269e386a16a4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,030</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>