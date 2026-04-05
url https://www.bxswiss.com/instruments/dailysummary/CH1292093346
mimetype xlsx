--- v3 (2026-01-11)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff224cfd77d4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf970c57340aa4330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6b0db36b374938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8bbea63835478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147f6b3b929240d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6b0db36b374938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf619cbeed75342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8bbea63835478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Multi Barrier Reverse Convertible on Alphabet, Amazon, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>103,070</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>