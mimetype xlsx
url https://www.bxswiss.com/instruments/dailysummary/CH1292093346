--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf970c57340aa4330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1f168962034ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8bbea63835478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cd47cf583a4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf619cbeed75342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8bbea63835478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009d1c01ed064ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cd47cf583a4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Multi Barrier Reverse Convertible on Alphabet, Amazon, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,860</x:t>
-[...21 lines deleted...]
-          <x:t>95,740</x:t>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,390</x:t>
-[...539 lines deleted...]
-          <x:t>93,850</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>