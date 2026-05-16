--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1f168962034ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0663b3e461a6456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cd47cf583a4315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b8670179c64bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009d1c01ed064ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cd47cf583a4315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56784e436b2149b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b8670179c64bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Multi Barrier Reverse Convertible on Alphabet, Amazon, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,420</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>92,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>93,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,860</x:t>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>