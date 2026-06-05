--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0663b3e461a6456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8a093e2dd54f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b8670179c64bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbb043abac8479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56784e436b2149b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b8670179c64bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134e9b393a4441c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbb043abac8479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Multi Barrier Reverse Convertible on Alphabet, Amazon, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,080</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>93,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,860</x:t>
-[...33 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,410</x:t>
-[...333 lines deleted...]
-          <x:t>90,520</x:t>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>