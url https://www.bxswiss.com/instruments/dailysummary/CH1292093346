--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8a093e2dd54f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a93df6ed8e0434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbb043abac8479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8db736a88ff4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134e9b393a4441c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbb043abac8479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583de422d9264ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8db736a88ff4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Multi Barrier Reverse Convertible on Alphabet, Amazon, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>