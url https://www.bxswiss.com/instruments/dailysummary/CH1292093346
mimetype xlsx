--- v8 (2026-06-25)
+++ v9 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a93df6ed8e0434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9184d8d1f5c04184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8db736a88ff4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde59f989e063437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583de422d9264ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8db736a88ff4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2b8c2d478249eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde59f989e063437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Multi Barrier Reverse Convertible on Alphabet, Amazon, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,690</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>99,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...166 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>