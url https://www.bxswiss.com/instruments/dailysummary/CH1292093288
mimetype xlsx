--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c23a5d2965641ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124df5c4b2df456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4d6228584740ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef4bbd0a7e84a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebbe3f4d0854d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4d6228584740ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366a09b71eaf4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef4bbd0a7e84a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
-[...75 lines deleted...]
-          <x:t>101,435</x:t>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,890</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...328 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>