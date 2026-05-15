--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124df5c4b2df456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aeeee182a064d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef4bbd0a7e84a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995e4692fb584907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366a09b71eaf4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef4bbd0a7e84a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e51a1116c6043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995e4692fb584907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...178 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...387 lines deleted...]
-          <x:t>102,470</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>