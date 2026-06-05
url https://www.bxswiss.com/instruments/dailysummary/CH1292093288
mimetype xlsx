--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aeeee182a064d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8550005a18d4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995e4692fb584907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507032fddb754a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e51a1116c6043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995e4692fb584907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065fe57bdcaa4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507032fddb754a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,880</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...102 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...355 lines deleted...]
-          <x:t>91,560</x:t>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>