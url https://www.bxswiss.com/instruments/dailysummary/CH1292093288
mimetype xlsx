--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8550005a18d4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f58a46789644f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507032fddb754a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eed34d078474091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065fe57bdcaa4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507032fddb754a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6f845fbb8a847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eed34d078474091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,420</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
-[...544 lines deleted...]
-          <x:t>103,485</x:t>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>