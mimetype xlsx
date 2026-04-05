--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc857c90f85da4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2775a3c7b8420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2081b304c447f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a5074d6baa4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae98439c7af4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2081b304c447f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19841ae57ad64998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a5074d6baa4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>88,190</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,630</x:t>
-[...335 lines deleted...]
-          <x:t>84,250</x:t>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>84,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>