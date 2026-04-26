--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2775a3c7b8420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6be0942e2b94279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a5074d6baa4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ec29e4f689490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19841ae57ad64998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a5074d6baa4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dac3d44ed624a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ec29e4f689490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>84,680</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,040</x:t>
-[...173 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,920</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,650</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>