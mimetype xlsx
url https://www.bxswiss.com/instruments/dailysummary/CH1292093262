--- v7 (2026-04-26)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6be0942e2b94279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbc4414c6be4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ec29e4f689490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59ee2ca8ed24521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dac3d44ed624a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ec29e4f689490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c0c69d05a04409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59ee2ca8ed24521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...468 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>96,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>