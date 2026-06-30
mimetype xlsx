--- v8 (2026-05-26)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbc4414c6be4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778e0d8174514021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59ee2ca8ed24521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7510f4700a014ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c0c69d05a04409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59ee2ca8ed24521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9049db8223b14ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7510f4700a014ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>100,645</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
-[...21 lines deleted...]
-          <x:t>102,930</x:t>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,550</x:t>
-[...119 lines deleted...]
-          <x:t>102,090</x:t>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,735</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,480</x:t>
-[...90 lines deleted...]
-          <x:t>103,395</x:t>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>