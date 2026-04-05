--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80612b4c93e34b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbbde781c344a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fcef2cb8c04e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5912c82f14534141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b62b3906f6046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fcef2cb8c04e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f981b3b1b384fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5912c82f14534141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>