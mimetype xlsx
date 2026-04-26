--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbbde781c344a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc50eba10494425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5912c82f14534141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114228b316c44df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f981b3b1b384fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5912c82f14534141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219d537881a94fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114228b316c44df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>86,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>