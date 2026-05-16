--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc50eba10494425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980fcc0bf4b94663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114228b316c44df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f03f4716b8c4940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219d537881a94fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114228b316c44df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a5db9c28394fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f03f4716b8c4940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,940</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>87,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>