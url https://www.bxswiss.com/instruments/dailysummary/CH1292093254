--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980fcc0bf4b94663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re257993ece4a497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f03f4716b8c4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811d93eaf0ce4cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a5db9c28394fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f03f4716b8c4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb641541265d443fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811d93eaf0ce4cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>91,100</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>86,660</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>