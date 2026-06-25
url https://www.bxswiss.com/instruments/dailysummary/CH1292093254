--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re257993ece4a497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e67ad2165e4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811d93eaf0ce4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5293c7848684a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb641541265d443fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811d93eaf0ce4cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4676727b7b4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5293c7848684a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>