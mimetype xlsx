--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e67ad2165e4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177a4c5ec575400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5293c7848684a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f64d57f46e84b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4676727b7b4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5293c7848684a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3feb761126764205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f64d57f46e84b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,250</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>