--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177a4c5ec575400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a6ae976d3b4c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f64d57f46e84b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31e96540191493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3feb761126764205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f64d57f46e84b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663ab8bb865a44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31e96540191493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...38 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
-[...26 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,050</x:t>
-[...485 lines deleted...]
-          <x:t>97,930</x:t>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>