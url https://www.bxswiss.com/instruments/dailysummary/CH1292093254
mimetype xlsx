--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a6ae976d3b4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b73ec13baa461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31e96540191493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2c4f5f77a2490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R663ab8bb865a44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31e96540191493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04517a57cf234666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2c4f5f77a2490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,350</x:t>
-[...119 lines deleted...]
-          <x:t>97,910</x:t>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,730</x:t>
-[...382 lines deleted...]
-          <x:t>99,060</x:t>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>