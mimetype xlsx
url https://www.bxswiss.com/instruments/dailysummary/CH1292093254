--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b73ec13baa461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a96284e59b4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2c4f5f77a2490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575e0266f68641c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04517a57cf234666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2c4f5f77a2490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52005e4477a24b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575e0266f68641c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...11 lines deleted...]
-          <x:t>98,110</x:t>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,990</x:t>
-[...463 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>