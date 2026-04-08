--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e7d494f85a40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb600d3aa88b4528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R230a7ba054244155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeafa14b6d4c449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e2c3783dac43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R230a7ba054244155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e8925da59f4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeafa14b6d4c449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>100,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>99,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...259 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...31 lines deleted...]
-          <x:t>101,715</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>