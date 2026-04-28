--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb600d3aa88b4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887b27c6ed324ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeafa14b6d4c449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7486856a2647e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e8925da59f4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeafa14b6d4c449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dd797ae4784baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7486856a2647e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>101,745</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>