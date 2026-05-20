--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887b27c6ed324ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb868efc5c48c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7486856a2647e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d5e7f65f6c4b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dd797ae4784baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7486856a2647e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07292cba0d940e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d5e7f65f6c4b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,665</x:t>
-[...53 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...409 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>