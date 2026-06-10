--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb868efc5c48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefb7d7ea5194bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d5e7f65f6c4b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be0117f17264535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07292cba0d940e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d5e7f65f6c4b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97a9ef33b8844c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be0117f17264535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>