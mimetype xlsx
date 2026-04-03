--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e99b4ac79049bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6ace22c9ec451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0250768944ac490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493d3abd84a64617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94bc1892b6f84114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0250768944ac490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc7c87d900b4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493d3abd84a64617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>91,450</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>