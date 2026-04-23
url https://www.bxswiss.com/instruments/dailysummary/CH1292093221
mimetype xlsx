--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6ace22c9ec451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d98bdc1cffd4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493d3abd84a64617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3276e58dc4764806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc7c87d900b4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493d3abd84a64617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0ae806b09447dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3276e58dc4764806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>85,390</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,080</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,650</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>