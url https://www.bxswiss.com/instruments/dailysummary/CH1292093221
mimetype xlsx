--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d98bdc1cffd4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336e3c6258714e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3276e58dc4764806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25673dac082744bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0ae806b09447dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3276e58dc4764806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252d77dbc01e41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25673dac082744bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>85,670</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>87,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>88,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>86,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>92,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>