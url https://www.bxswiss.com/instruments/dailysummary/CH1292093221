--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336e3c6258714e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21402a047346de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25673dac082744bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e26f2f877c47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252d77dbc01e41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25673dac082744bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b159b23662c4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e26f2f877c47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>86,160</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>92,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,650</x:t>
-[...281 lines deleted...]
-          <x:t>89,090</x:t>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,630</x:t>
-[...31 lines deleted...]
-          <x:t>89,330</x:t>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>