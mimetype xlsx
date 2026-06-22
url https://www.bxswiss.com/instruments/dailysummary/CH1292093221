--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21402a047346de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579f97d9a47f4b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e26f2f877c47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f8e191c70645bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b159b23662c4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e26f2f877c47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4170e466244f482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f8e191c70645bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>89,090</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,630</x:t>
-[...107 lines deleted...]
-          <x:t>88,410</x:t>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>86,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>