--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579f97d9a47f4b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6655622400704498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f8e191c70645bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b6b31a9ab74a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4170e466244f482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f8e191c70645bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdce72eaf474924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b6b31a9ab74a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>71,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>