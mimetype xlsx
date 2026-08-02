--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6655622400704498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69af89b17c644b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b6b31a9ab74a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3e837cc36f4f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdce72eaf474924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b6b31a9ab74a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84cf0cc00674f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3e837cc36f4f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>