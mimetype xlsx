--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69af89b17c644b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75d8c17bce64e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3e837cc36f4f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa0769c65214546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84cf0cc00674f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3e837cc36f4f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e77cb5fd0842ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa0769c65214546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>