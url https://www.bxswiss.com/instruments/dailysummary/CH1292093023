--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027e595f95974af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a14bcb8b44fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa0991fe6da4b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3971cd04d5f14db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e7e217ffcb4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa0991fe6da4b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41449213d18c4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3971cd04d5f14db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>92,670</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>