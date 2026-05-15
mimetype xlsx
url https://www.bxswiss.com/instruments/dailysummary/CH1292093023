--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947a14bcb8b44fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf90f5a3124844a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3971cd04d5f14db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8f982fab5b4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41449213d18c4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3971cd04d5f14db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02eb8e31c2dc45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8f982fab5b4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>75,005</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>