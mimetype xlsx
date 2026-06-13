--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf90f5a3124844a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31940b23f944a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8f982fab5b4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4793b02f53f04511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02eb8e31c2dc45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8f982fab5b4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c00320335b4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4793b02f53f04511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>