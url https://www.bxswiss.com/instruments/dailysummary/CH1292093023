--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31940b23f944a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac350083473c4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4793b02f53f04511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recae88a4335e4b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c00320335b4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4793b02f53f04511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03307312475b4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recae88a4335e4b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>89,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>