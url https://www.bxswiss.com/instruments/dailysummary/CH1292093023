--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac350083473c4547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eae3d4fc3f547a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recae88a4335e4b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e6544ce54d40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03307312475b4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recae88a4335e4b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642d4296288e4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e6544ce54d40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>