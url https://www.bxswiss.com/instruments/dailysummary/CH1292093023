--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eae3d4fc3f547a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5648969d42294ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e6544ce54d40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4e65046e1a48a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642d4296288e4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e6544ce54d40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165c477d46eb4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4e65046e1a48a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>88,090</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,800</x:t>
-[...195 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>89,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,340</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>90,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>