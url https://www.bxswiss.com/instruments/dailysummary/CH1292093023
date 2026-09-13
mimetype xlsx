--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5648969d42294ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9f62eecea14e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4e65046e1a48a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785301429d714a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165c477d46eb4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4e65046e1a48a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f20f7847f0e45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785301429d714a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>70,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>