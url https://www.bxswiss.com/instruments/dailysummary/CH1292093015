--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b5339d34644e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58503a75a27d42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fe19f032664784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb130040d3f34c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d7b839f59e463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fe19f032664784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8189b9fe0c924289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb130040d3f34c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>101,275</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,090</x:t>
-[...112 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>102,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,510</x:t>
-[...97 lines deleted...]
-          <x:t>103,495</x:t>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>