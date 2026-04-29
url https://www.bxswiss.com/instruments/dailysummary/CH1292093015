--- v6 (2026-04-05)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58503a75a27d42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdcaa3d43eb4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb130040d3f34c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2e28b13e06422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8189b9fe0c924289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb130040d3f34c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aed5f0781e94acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2e28b13e06422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>101,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...431 lines deleted...]
-          <x:t>102,170</x:t>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>