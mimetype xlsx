--- v7 (2026-04-29)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdcaa3d43eb4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf756e4cbb149f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2e28b13e06422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf60f7b7a9a54a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aed5f0781e94acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2e28b13e06422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc704536d7d4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf60f7b7a9a54a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,705</x:t>
-[...301 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>100,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>