--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf756e4cbb149f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270d3a00d08c4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf60f7b7a9a54a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4567edf612a042f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc704536d7d4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf60f7b7a9a54a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb024817f744e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4567edf612a042f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>88,560</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>100,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>