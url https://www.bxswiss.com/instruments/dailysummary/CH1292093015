--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270d3a00d08c4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803f0c9540694780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4567edf612a042f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffcb7f2d00e4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb024817f744e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4567edf612a042f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf156e55d24bd46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffcb7f2d00e4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>98,150</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
-[...350 lines deleted...]
-          <x:t>99,590</x:t>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>