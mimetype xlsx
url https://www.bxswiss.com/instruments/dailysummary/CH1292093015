--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803f0c9540694780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c751fe956be40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffcb7f2d00e4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc287c7ed2c43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf156e55d24bd46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffcb7f2d00e4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b5ab246c424694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc287c7ed2c43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>97,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>96,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>