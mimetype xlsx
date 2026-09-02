--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c751fe956be40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f5a5f47f6f49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc287c7ed2c43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba64924632d4cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b5ab246c424694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc287c7ed2c43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8dfb70ac2c4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba64924632d4cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>