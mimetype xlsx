--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re044890f11054a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbeb9cd49744e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ef6ec831d6483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c1d15ed80e4127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe85a1b222e54c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ef6ec831d6483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2538c7476f54be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c1d15ed80e4127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...544 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>