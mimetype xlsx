--- v6 (2026-04-19)
+++ v7 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbeb9cd49744e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a55596ca024e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c1d15ed80e4127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a348e9b3b92418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2538c7476f54be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c1d15ed80e4127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1cf8690a0e4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a348e9b3b92418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,330</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,380</x:t>
-[...357 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,300</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>