--- v7 (2026-05-11)
+++ v8 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a55596ca024e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99cb40cb87f14502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a348e9b3b92418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bc39077e7a472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1cf8690a0e4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a348e9b3b92418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38cf9ec181140a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bc39077e7a472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...48 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...173 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,345</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>