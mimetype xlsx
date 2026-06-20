--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99cb40cb87f14502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8927d39febb547fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bc39077e7a472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17db2545e5b14a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38cf9ec181140a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bc39077e7a472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e228e7c79e4407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17db2545e5b14a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>