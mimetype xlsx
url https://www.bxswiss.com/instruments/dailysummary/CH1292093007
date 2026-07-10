--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8927d39febb547fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29166c8dc85945e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17db2545e5b14a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190ebaa98bbe4536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e228e7c79e4407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17db2545e5b14a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcf6cdd66ac4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190ebaa98bbe4536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>102,590</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,570</x:t>
-[...80 lines deleted...]
-          <x:t>102,580</x:t>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>