--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d834367b8e4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3576faa8c8430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb41dbc90254992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b7863a617a499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba621efc7064c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb41dbc90254992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad695ad09c994e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b7863a617a499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>101,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...532 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>