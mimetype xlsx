--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3576faa8c8430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd99ac8b52d4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b7863a617a499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f64b02c5504b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad695ad09c994e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b7863a617a499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b61bfc7fa34edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f64b02c5504b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,775</x:t>
-[...70 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>100,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,180</x:t>
-[...367 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...53 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>