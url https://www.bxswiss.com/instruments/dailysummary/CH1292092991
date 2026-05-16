--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd99ac8b52d4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96ec385c0c341e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f64b02c5504b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951a2898ff6f4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b61bfc7fa34edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f64b02c5504b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d8246bc3064979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951a2898ff6f4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...16 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,155</x:t>
-[...409 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>