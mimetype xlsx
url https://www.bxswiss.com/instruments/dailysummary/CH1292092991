--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96ec385c0c341e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f391ed3c4554a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951a2898ff6f4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51aefb24835145b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d8246bc3064979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951a2898ff6f4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d349ef8150b4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51aefb24835145b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>