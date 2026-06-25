--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f391ed3c4554a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6596f3a9e74a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51aefb24835145b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc926b18df1c4938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d349ef8150b4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51aefb24835145b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3127de4bfe743f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc926b18df1c4938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>