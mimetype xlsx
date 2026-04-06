--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2caa003c406d4a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4a42f36ff54a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eacd17dde674b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acaa4e602ed467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253719fec6074163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eacd17dde674b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023f83dda93149e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acaa4e602ed467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>