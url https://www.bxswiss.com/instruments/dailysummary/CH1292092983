--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4a42f36ff54a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ae6d96bb6f4309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acaa4e602ed467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1d0d6703d84f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023f83dda93149e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acaa4e602ed467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3c63eed7604763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1d0d6703d84f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...549 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>