--- v8 (2026-04-26)
+++ v9 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ae6d96bb6f4309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a465aa4fe540b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1d0d6703d84f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d09ab5b4ab4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3c63eed7604763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1d0d6703d84f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ceea9e5cd54479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d09ab5b4ab4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,860</x:t>
-[...11 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,775</x:t>
-[...323 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>