--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a465aa4fe540b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850fa719f4494b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d09ab5b4ab4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8f05be92d64fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ceea9e5cd54479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d09ab5b4ab4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dc8e267a5249ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8f05be92d64fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>101,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>100,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>