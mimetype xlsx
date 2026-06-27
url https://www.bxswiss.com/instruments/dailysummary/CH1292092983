--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850fa719f4494b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc44fff29f284b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8f05be92d64fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9005032718cb4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dc8e267a5249ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8f05be92d64fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282cb913e0c14d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9005032718cb4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>