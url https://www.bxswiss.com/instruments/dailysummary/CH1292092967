--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb80513b24c94c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5f14989d594096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811414951ff34fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9c4ac7fa684593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65805c27ac44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811414951ff34fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b93633790bb40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9c4ac7fa684593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>23.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...387 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>