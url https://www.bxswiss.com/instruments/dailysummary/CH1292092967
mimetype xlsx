--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5f14989d594096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d45a5767294940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9c4ac7fa684593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d588c530d747c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b93633790bb40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9c4ac7fa684593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e72d1ec461411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d588c530d747c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...97 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...281 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...139 lines deleted...]
-          <x:t>101,765</x:t>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>