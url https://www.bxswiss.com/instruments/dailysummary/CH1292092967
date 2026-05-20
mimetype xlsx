--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d45a5767294940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787a9915e4f84c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d588c530d747c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4063ba559b9a4c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e72d1ec461411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d588c530d747c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae092eb196f48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4063ba559b9a4c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>