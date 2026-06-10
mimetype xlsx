--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787a9915e4f84c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5428a7d334d3446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4063ba559b9a4c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c67ddb312f4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae092eb196f48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4063ba559b9a4c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a5c2daee384ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c67ddb312f4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>93,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>