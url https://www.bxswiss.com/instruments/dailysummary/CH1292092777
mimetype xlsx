--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae31c3fde8bc4953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61541b4af8844f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re295feb4b59241ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ebba862e95469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929eb16640234052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re295feb4b59241ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3bd904735f4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ebba862e95469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,060</x:t>
-[...26 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...593 lines deleted...]
-          <x:t>100,725</x:t>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>