--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61541b4af8844f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6ff3de27e74f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ebba862e95469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26347fbf0f7f4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3bd904735f4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ebba862e95469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e4f590e5224efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26347fbf0f7f4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>