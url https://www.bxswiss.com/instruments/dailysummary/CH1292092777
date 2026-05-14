--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6ff3de27e74f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a830ef349dd49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26347fbf0f7f4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8256df55184a4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e4f590e5224efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26347fbf0f7f4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb978842e41e4477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8256df55184a4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,620</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,430</x:t>
-[...134 lines deleted...]
-          <x:t>93,720</x:t>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>97,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>