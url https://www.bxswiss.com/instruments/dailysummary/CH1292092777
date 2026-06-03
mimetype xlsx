--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a830ef349dd49df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea80b94c51f4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8256df55184a4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da0d2ca0d944342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb978842e41e4477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8256df55184a4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1b1fc350524e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da0d2ca0d944342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...259 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...252 lines deleted...]
-          <x:t>81,710</x:t>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>