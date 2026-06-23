--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea80b94c51f4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24590fd48d548ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da0d2ca0d944342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b605d8edd7f426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1b1fc350524e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da0d2ca0d944342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccb04975bb04056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b605d8edd7f426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>