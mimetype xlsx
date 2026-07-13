--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24590fd48d548ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71f2b2dd4904f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b605d8edd7f426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b24a06b8fe4ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccb04975bb04056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b605d8edd7f426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39060a9efb514998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b24a06b8fe4ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>91,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>