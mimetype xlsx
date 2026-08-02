--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71f2b2dd4904f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222eb8a891dd47f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b24a06b8fe4ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6440bfe75449455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39060a9efb514998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b24a06b8fe4ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffcc3be560014fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6440bfe75449455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>77,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>