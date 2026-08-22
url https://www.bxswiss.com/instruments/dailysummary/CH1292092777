--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222eb8a891dd47f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cc38b78eb640fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6440bfe75449455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racffaebe34704e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffcc3be560014fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6440bfe75449455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c1f372baf94ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racffaebe34704e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>