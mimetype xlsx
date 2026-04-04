--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe093327c694b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6a75789d6842fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c34923796b4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe11016c41914f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ef6752a1654438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c34923796b4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5354625ac744998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe11016c41914f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>101,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,265</x:t>
-[...6 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,145</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>