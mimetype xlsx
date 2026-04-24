--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6a75789d6842fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53a2b8fe3334809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe11016c41914f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1039fcbfe6464338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5354625ac744998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe11016c41914f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879cb4e9c4b243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1039fcbfe6464338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>95,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>