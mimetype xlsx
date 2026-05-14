--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53a2b8fe3334809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a8ae37ea1f4ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1039fcbfe6464338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f236cb449a4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879cb4e9c4b243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1039fcbfe6464338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re904356a6ebf464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f236cb449a4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,190</x:t>
-[...485 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>