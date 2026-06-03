--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a8ae37ea1f4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd07142b97a4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f236cb449a4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac40934a7174e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re904356a6ebf464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f236cb449a4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e461ab0554c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac40934a7174e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Biontech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,860</x:t>
-[...48 lines deleted...]
-          <x:t>98,730</x:t>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...92 lines deleted...]
-          <x:t>98,060</x:t>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>97,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>