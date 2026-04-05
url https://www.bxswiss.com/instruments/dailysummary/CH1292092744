--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5470fcba5f40ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42628ad0e4145af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0356fb54d5624dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6d0b1c09a74854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba6892ef7aa4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0356fb54d5624dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda9506ab7044c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6d0b1c09a74854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>93,620</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>94,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>92,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>