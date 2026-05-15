--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42628ad0e4145af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6154b99669404790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6d0b1c09a74854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afabe7aa9fa4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda9506ab7044c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6d0b1c09a74854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f0f23719b74c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afabe7aa9fa4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,570</x:t>
-[...151 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,230</x:t>
-[...102 lines deleted...]
-          <x:t>89,770</x:t>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>89,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>