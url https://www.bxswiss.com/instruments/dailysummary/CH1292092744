--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6154b99669404790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20154c7306aa4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5afabe7aa9fa4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e9944d7a6e4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f0f23719b74c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5afabe7aa9fa4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af5e56a3f234b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e9944d7a6e4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,210</x:t>
-[...576 lines deleted...]
-          <x:t>80,760</x:t>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>