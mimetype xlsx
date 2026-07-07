--- v8 (2026-06-05)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20154c7306aa4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde825c9f92a4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e9944d7a6e4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa74a028a134413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af5e56a3f234b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e9944d7a6e4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d55d90efd784671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa74a028a134413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>80,300</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>86,560</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>