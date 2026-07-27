--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde825c9f92a4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4773b02979454672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa74a028a134413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a4a1b6c15848be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d55d90efd784671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa74a028a134413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb29f4d9986541f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a4a1b6c15848be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>77,455</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,985</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>78,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,020</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>