--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4773b02979454672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f790775c9d4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a4a1b6c15848be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a1f9fc1da24b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb29f4d9986541f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a4a1b6c15848be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaaba64276464123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a1f9fc1da24b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>