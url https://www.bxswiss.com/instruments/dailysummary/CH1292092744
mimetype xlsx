--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f790775c9d4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89287d595f474bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a1f9fc1da24b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2ead50d0714e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaaba64276464123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a1f9fc1da24b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e5f6c44b41430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2ead50d0714e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>97,930</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,890</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>