--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4b371a14e7403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725ff1dfb1fc4256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ceab368aeb43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4ee158742e4da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964ca5061a0e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ceab368aeb43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaccb979c1d641cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4ee158742e4da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>