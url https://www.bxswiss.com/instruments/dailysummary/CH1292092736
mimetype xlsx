--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725ff1dfb1fc4256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c51fc873b204d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4ee158742e4da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7960bdad11ce4269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaccb979c1d641cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4ee158742e4da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d41f5959cb4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7960bdad11ce4269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...259 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...70 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,965</x:t>
-[...48 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,805</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>100,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>