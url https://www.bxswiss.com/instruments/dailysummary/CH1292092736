--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c51fc873b204d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d66cbed641f4195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7960bdad11ce4269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad47832d7544ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d41f5959cb4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7960bdad11ce4269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949170f19a4f41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad47832d7544ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>101,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,185</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,035</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>99,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>