--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3503241bfeeb457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1446b397caf943b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d955cf79924af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd2a8ea00e842b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65410660cb7411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d955cf79924af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfcbbf511754dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd2a8ea00e842b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,400</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,280</x:t>
-[...620 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>