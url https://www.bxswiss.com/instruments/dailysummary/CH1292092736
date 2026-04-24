--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1446b397caf943b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678b6b679383415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd2a8ea00e842b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8752a1eaba24ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfcbbf511754dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd2a8ea00e842b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fab4e8f4d114d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8752a1eaba24ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...31 lines deleted...]
-          <x:t>94,280</x:t>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,000</x:t>
-[...85 lines deleted...]
-          <x:t>96,560</x:t>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,770</x:t>
-[...279 lines deleted...]
-          <x:t>95,630</x:t>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>