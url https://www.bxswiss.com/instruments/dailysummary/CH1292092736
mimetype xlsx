--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678b6b679383415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc255c1c9e34847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8752a1eaba24ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa2d9069bf44f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fab4e8f4d114d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8752a1eaba24ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c4d0b7d7494a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa2d9069bf44f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,350</x:t>
-[...566 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>