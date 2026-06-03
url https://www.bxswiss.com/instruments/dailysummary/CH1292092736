--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc255c1c9e34847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red73b401fb4d41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa2d9069bf44f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a7aa80712f4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c4d0b7d7494a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa2d9069bf44f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3784668faa340c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a7aa80712f4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,980</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>96,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,740</x:t>
-[...9 lines deleted...]
-          <x:t>93,940</x:t>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>