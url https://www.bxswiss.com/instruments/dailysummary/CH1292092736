--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red73b401fb4d41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b81fcdf05984d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a7aa80712f4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212ec197f44b430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3784668faa340c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a7aa80712f4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5720f532ef463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212ec197f44b430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,640</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>95,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,540</x:t>
-[...409 lines deleted...]
-          <x:t>92,300</x:t>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>