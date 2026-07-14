--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b81fcdf05984d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b82017a3b5f4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212ec197f44b430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c6fbea01254c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5720f532ef463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212ec197f44b430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92e8f537ebc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c6fbea01254c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>