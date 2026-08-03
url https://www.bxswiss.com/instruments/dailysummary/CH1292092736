--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b82017a3b5f4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c13d040b424103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c6fbea01254c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99a49f6482648bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92e8f537ebc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c6fbea01254c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5efdf2019343b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99a49f6482648bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>97,730</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,730</x:t>
-[...38 lines deleted...]
-          <x:t>98,230</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...328 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>