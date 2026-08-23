--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c13d040b424103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4b371a14e7403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99a49f6482648bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ceab368aeb43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5efdf2019343b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99a49f6482648bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964ca5061a0e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ceab368aeb43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,060</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,920</x:t>
-[...119 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>99,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,760</x:t>
-[...247 lines deleted...]
-          <x:t>98,750</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>