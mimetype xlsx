--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b69aecb8244be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba06405b8574311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ee2a054ba24268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b984528d93f41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12038a3bde594fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ee2a054ba24268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b705fe7e914f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b984528d93f41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,330</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,330</x:t>
-[...38 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,930</x:t>
-[...124 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,850</x:t>
-[...117 lines deleted...]
-          <x:t>94,530</x:t>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>