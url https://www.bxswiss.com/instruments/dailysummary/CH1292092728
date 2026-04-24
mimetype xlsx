--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba06405b8574311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81731971e1484c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b984528d93f41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734a3a48cd164525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b705fe7e914f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b984528d93f41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df9fdf2cb6545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734a3a48cd164525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>96,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>