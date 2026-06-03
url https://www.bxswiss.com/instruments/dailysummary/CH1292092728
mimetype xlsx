--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81731971e1484c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45630481edec4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734a3a48cd164525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra758af44d6194edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df9fdf2cb6545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734a3a48cd164525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664a01b3c1384c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra758af44d6194edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,830</x:t>
-[...11 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>96,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,640</x:t>
-[...161 lines deleted...]
-          <x:t>95,480</x:t>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>97,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>