--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45630481edec4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba86887e7e44f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra758af44d6194edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373183eef6374afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664a01b3c1384c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra758af44d6194edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6300c9dbe540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373183eef6374afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -705,36 +219,549 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>