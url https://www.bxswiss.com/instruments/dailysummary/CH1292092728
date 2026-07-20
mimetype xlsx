--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba86887e7e44f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f43d8b052a6442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373183eef6374afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c209c31a84743b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6300c9dbe540c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373183eef6374afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e4e55b960440aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c209c31a84743b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,290</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,090</x:t>
-[...33 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...80 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>98,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>