--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f43d8b052a6442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272497fa52b849b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c209c31a84743b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra887bf6eb5e14e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e4e55b960440aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c209c31a84743b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea1004db6a84397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra887bf6eb5e14e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,980</x:t>
-[...6 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,805</x:t>
-[...4 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>