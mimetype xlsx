--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ee5348827f4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6015179af7c74b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d487f561814651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f88f1e4bf34972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca4b8b0403f4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d487f561814651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d32b55fe051498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f88f1e4bf34972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>99,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>101,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>