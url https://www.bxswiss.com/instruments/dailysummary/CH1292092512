--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6015179af7c74b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209ea87310fa4240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f88f1e4bf34972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fac67714faf45de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d32b55fe051498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f88f1e4bf34972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab71d2253064551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fac67714faf45de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>99,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,530</x:t>
-[...436 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>