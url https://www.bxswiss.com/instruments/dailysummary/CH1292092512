--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209ea87310fa4240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308458be219f49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fac67714faf45de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ed3c8763f74fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab71d2253064551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fac67714faf45de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf459e1d44cb4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ed3c8763f74fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...16 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>