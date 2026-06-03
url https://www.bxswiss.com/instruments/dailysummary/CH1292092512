--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308458be219f49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e64eea10f44388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ed3c8763f74fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fca7a59db84f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf459e1d44cb4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ed3c8763f74fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732cdbc35c1d439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fca7a59db84f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>100,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,480</x:t>
-[...188 lines deleted...]
-          <x:t>99,000</x:t>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>