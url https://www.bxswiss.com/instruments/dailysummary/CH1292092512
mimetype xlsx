--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e64eea10f44388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d1bd4b96634c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fca7a59db84f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb36c0ed6d0a43c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732cdbc35c1d439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fca7a59db84f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a0b3d11ff54f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb36c0ed6d0a43c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...372 lines deleted...]
-          <x:t>103,335</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...112 lines deleted...]
-          <x:t>102,610</x:t>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>