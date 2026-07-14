--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d1bd4b96634c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf02291207b4538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb36c0ed6d0a43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf670f961235b46b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a0b3d11ff54f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb36c0ed6d0a43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c78e2ae63ca48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf670f961235b46b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,335</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...377 lines deleted...]
-          <x:t>101,345</x:t>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>97,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>