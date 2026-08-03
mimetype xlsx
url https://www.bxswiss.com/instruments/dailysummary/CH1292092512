--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf02291207b4538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08d21eef06541d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf670f961235b46b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147b84efbe0e44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c78e2ae63ca48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf670f961235b46b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fa8656415d45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147b84efbe0e44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,295</x:t>
-[...576 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>