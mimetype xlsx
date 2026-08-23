--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08d21eef06541d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eaf7069aba64ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147b84efbe0e44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e141b3a71044fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fa8656415d45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147b84efbe0e44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68098a43c7944ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e141b3a71044fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>