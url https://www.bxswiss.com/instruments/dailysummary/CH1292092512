--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eaf7069aba64ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b927e1d8f643fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e141b3a71044fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39f2ebde7dd4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68098a43c7944ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e141b3a71044fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6387daf3ba004f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39f2ebde7dd4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>103,955</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,835</x:t>
-[...382 lines deleted...]
-          <x:t>104,155</x:t>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>