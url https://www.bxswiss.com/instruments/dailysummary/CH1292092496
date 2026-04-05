--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9809428f7b54f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e40f64501d4cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485d8c41368a40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb8849898714128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdc626116b14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485d8c41368a40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389c5934ad074520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb8849898714128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...124 lines deleted...]
-          <x:t>102,760</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...281 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>99,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>