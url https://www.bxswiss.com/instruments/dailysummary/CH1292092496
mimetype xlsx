--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e40f64501d4cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21a33fdf87e4792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb8849898714128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b009cacb3384887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389c5934ad074520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb8849898714128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf34d5ed69ed49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b009cacb3384887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,070</x:t>
-[...70 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...458 lines deleted...]
-          <x:t>96,170</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>