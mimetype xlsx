--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21a33fdf87e4792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd5de4e4361470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b009cacb3384887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3a570dcf78404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf34d5ed69ed49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b009cacb3384887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f5e4b308804e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3a570dcf78404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,880</x:t>
-[...102 lines deleted...]
-          <x:t>94,810</x:t>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>97,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>98,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>