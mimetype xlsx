--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd5de4e4361470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1abf79fb8a4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3a570dcf78404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37319436a42545ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f5e4b308804e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3a570dcf78404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc65996176d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37319436a42545ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>85,430</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>98,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>