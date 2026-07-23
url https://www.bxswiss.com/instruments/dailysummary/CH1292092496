--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1abf79fb8a4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4ea37719ed4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37319436a42545ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694346bff39a444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc65996176d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37319436a42545ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffdfb5647804096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694346bff39a444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>93,590</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>94,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>