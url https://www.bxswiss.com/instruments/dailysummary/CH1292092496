--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4ea37719ed4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6ac6aa683a4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694346bff39a444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553d7025ccc54acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffdfb5647804096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694346bff39a444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6aa1bfd0c11453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553d7025ccc54acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>