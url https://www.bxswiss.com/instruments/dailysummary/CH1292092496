--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6ac6aa683a4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f24a24dd37543a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553d7025ccc54acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766aaa784d014467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6aa1bfd0c11453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553d7025ccc54acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c47e0b0afd42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766aaa784d014467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>