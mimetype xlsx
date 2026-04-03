--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad673ed445543c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027775fcf4614fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3160c803484943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401320a7dcb44992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cce22c26db468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3160c803484943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83f13339e9c4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401320a7dcb44992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>20.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,720</x:t>
-[...414 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>