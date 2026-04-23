--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027775fcf4614fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78af82dddb364511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401320a7dcb44992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8727c0af67e3426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83f13339e9c4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401320a7dcb44992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb683bafe29d24354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8727c0af67e3426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,330</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>97,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>