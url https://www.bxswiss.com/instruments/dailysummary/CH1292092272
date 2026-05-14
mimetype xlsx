--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78af82dddb364511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae7f0699c134e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8727c0af67e3426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338f3b019a584639"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb683bafe29d24354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8727c0af67e3426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097d9f5763964abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338f3b019a584639" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>