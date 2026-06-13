--- v10 (2026-05-14)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae7f0699c134e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f7ed8328464b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338f3b019a584639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d9df3709194984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097d9f5763964abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338f3b019a584639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d7b2b698ff4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d9df3709194984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>100,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>