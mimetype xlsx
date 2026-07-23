--- v11 (2026-06-13)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f7ed8328464b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4b7db5d9b4462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d9df3709194984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb15a4f74384655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d7b2b698ff4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d9df3709194984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0a093ce1764099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb15a4f74384655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>100,675</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>97,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>