--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4b7db5d9b4462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4f6addfc18439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb15a4f74384655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca624fac18914326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0a093ce1764099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb15a4f74384655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0c920b029c42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca624fac18914326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>98,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>