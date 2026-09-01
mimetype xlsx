--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4f6addfc18439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4400e3518f643f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca624fac18914326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174af6c835f849c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0c920b029c42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca624fac18914326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R634c9a65898844f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174af6c835f849c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>