--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11eea21aed3456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ee8899a9f54bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a43d7984f7405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff416901a4f448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1b1ea7c9654044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a43d7984f7405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91edc26601648a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff416901a4f448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...577 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>