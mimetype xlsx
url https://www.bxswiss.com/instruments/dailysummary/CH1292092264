--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ee8899a9f54bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62478637a8f74d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff416901a4f448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d97b87fc1b4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91edc26601648a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff416901a4f448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f8b2079e84959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d97b87fc1b4527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>95,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,280</x:t>
-[...193 lines deleted...]
-          <x:t>97,140</x:t>
+          <x:t>95,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>