--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62478637a8f74d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b7a3f7bcf84f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d97b87fc1b4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d0df41f0254bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669f8b2079e84959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d97b87fc1b4527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d680ee463ad4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d0df41f0254bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,240</x:t>
-[...119 lines deleted...]
-          <x:t>91,310</x:t>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,310</x:t>
-[...53 lines deleted...]
-          <x:t>95,070</x:t>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>96,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>95,960</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>