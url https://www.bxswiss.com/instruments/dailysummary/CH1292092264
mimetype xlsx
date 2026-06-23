--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b7a3f7bcf84f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5743daa1ca43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d0df41f0254bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f75cf9c7d6468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d680ee463ad4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d0df41f0254bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042f515b8bfe411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f75cf9c7d6468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...539 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,500</x:t>
-[...36 lines deleted...]
-          <x:t>82,400</x:t>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>