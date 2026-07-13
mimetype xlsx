--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5743daa1ca43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0b6d20c5294190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f75cf9c7d6468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c934853217464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042f515b8bfe411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f75cf9c7d6468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d848f623c14e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c934853217464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,550</x:t>
-[...301 lines deleted...]
-          <x:t>87,610</x:t>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,870</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>