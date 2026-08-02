--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0b6d20c5294190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0a75bcf7864ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c934853217464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9835467559b74a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d848f623c14e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c934853217464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4621d7bb512c4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9835467559b74a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>66,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>