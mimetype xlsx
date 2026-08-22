--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0a75bcf7864ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb0438894984036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9835467559b74a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d691504f144658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4621d7bb512c4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9835467559b74a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa23ee457045fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d691504f144658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>