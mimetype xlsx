--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277d8bb9a04a4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5db3c90204f4fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3312420f954983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf524941e9be24447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb74aabe4674020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3312420f954983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebad8dd0a3b34c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf524941e9be24447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...16 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...102 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,940</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>