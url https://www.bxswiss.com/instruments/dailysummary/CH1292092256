--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5db3c90204f4fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3455b7fc71c6448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf524941e9be24447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3119fc01e63e49c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebad8dd0a3b34c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf524941e9be24447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fe8bdef7e94eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3119fc01e63e49c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,680</x:t>
-[...11 lines deleted...]
-          <x:t>98,480</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,200</x:t>
-[...436 lines deleted...]
-          <x:t>94,420</x:t>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>