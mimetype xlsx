--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3455b7fc71c6448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa7fa56118e4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3119fc01e63e49c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc05117dffc477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fe8bdef7e94eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3119fc01e63e49c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54a781100734550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc05117dffc477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>96,010</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>98,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,840</x:t>
-[...48 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>95,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>