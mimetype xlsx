--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa7fa56118e4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45ed7bab5cc4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc05117dffc477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b0a6aa335e4da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54a781100734550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc05117dffc477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b90f75e71154c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b0a6aa335e4da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>97,590</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...247 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>