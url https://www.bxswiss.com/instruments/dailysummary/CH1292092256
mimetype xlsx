--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45ed7bab5cc4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cb63dff4654838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b0a6aa335e4da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6648971161c4a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b90f75e71154c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b0a6aa335e4da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab86dd4c5d1a4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6648971161c4a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...576 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>