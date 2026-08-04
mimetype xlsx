--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cb63dff4654838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f51e7051aa74aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6648971161c4a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd91a598a264cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab86dd4c5d1a4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6648971161c4a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e25a2991832432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd91a598a264cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>98,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,210</x:t>
-[...60 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...279 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>