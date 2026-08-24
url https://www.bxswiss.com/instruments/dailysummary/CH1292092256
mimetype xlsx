--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f51e7051aa74aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a8e3499dd74335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd91a598a264cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83b8d094e7640cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e25a2991832432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd91a598a264cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432070b681734d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83b8d094e7640cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,730</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>