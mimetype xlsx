--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a8e3499dd74335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afd2b3f3d284030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83b8d094e7640cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421a1214146d41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432070b681734d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83b8d094e7640cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b594bc7d79d4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421a1214146d41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...43 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,920</x:t>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...151 lines deleted...]
-          <x:t>101,890</x:t>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...33 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,030</x:t>
-[...117 lines deleted...]
-          <x:t>101,715</x:t>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>