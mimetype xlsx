--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9807645e354687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33aa7f204fab4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c8a72a440d4b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228b945f0d0c4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8fe88ec569471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c8a72a440d4b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33523a544a1341cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228b945f0d0c4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>