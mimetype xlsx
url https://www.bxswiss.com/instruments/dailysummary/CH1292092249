--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33aa7f204fab4dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a5f8953a394d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228b945f0d0c4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7208129bfe84da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33523a544a1341cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228b945f0d0c4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8288b391384dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7208129bfe84da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,270</x:t>
-[...409 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>