--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a5f8953a394d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d31117db0c84005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7208129bfe84da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e457741cfe402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8288b391384dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7208129bfe84da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8970e357c640424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e457741cfe402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>