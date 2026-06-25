--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d31117db0c84005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b08a339b95c4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e457741cfe402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5e40419be84975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8970e357c640424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e457741cfe402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b536aa9e8144ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5e40419be84975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>101,900</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,970</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>