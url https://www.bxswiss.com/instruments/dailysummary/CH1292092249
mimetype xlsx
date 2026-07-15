--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b08a339b95c4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d701114c030492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5e40419be84975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3686556ca1894985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b536aa9e8144ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5e40419be84975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3113ee824f7d47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3686556ca1894985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,420</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>