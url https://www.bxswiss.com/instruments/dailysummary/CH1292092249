--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d701114c030492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2460349b2394ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3686556ca1894985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b64a98591a48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3113ee824f7d47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3686556ca1894985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ece742b906e4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b64a98591a48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>100,060</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...16 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...215 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>