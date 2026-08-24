--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2460349b2394ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ef2760ec9d48a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b64a98591a48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e090f7d6d2c4f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ece742b906e4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b64a98591a48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec76c0411c34461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e090f7d6d2c4f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
-[...119 lines deleted...]
-          <x:t>100,635</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...178 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>101,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>