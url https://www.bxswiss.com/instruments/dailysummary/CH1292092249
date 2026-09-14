--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ef2760ec9d48a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d62d24de65d4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e090f7d6d2c4f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be47826a1914fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec76c0411c34461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e090f7d6d2c4f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17617b1b98bc42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be47826a1914fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
-[...75 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>101,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>