--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7202f39cfea84d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbf8ec53d354c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab181061cefa4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98db5c7d33b54228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8983fdd2564ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab181061cefa4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24ed185ea7044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98db5c7d33b54228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>