--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbf8ec53d354c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ba513d66344ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98db5c7d33b54228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7571f56242fe4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24ed185ea7044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98db5c7d33b54228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01da09f8cbaa440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7571f56242fe4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...43 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
-[...65 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...463 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>