--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ba513d66344ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb705f17678964f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7571f56242fe4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9304f7251b4b4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01da09f8cbaa440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7571f56242fe4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70651be7fa1e4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9304f7251b4b4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>