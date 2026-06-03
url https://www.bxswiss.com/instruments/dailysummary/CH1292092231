--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb705f17678964f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71fae2a940a4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9304f7251b4b4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76328598dc8e4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70651be7fa1e4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9304f7251b4b4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbef1dbc0054f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76328598dc8e4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,675</x:t>
-[...4 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,595</x:t>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,545</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,755</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>