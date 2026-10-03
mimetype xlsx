--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675817d6be164698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f050a2d3b94f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f615a1ca1f485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccdf503c4e94a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4212a5320c24854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f615a1ca1f485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d7c46df623475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccdf503c4e94a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>24,853</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,065</x:t>
-[...16 lines deleted...]
-          <x:t>24,793</x:t>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,758</x:t>
-[...355 lines deleted...]
-          <x:t>23,900</x:t>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>