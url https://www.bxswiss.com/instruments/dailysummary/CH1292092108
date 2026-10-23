--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f050a2d3b94f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3ab635200a49b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccdf503c4e94a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26bba22edb0d48ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d7c46df623475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccdf503c4e94a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13b6b3c60ff429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26bba22edb0d48ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>25,975</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,610</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>26,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,613</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>