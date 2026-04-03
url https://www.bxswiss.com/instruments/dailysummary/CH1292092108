--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b09fe4e54ac49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf40b9371284945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520bac6fe0ba427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa35886f5734fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc01c72dd8943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520bac6fe0ba427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855e514f02414b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa35886f5734fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,326</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,246</x:t>
-[...75 lines deleted...]
-          <x:t>15,625</x:t>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,623</x:t>
-[...166 lines deleted...]
-          <x:t>15,785</x:t>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,978</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>15,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>