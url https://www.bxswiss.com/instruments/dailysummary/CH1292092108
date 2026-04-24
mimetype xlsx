--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf40b9371284945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b6206b365b4394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa35886f5734fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re878c9f615ba43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855e514f02414b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa35886f5734fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242fe94d1d3d4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re878c9f615ba43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>15,980</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,948</x:t>
-[...431 lines deleted...]
-          <x:t>15,978</x:t>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>