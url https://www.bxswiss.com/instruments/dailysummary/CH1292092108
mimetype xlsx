--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b6206b365b4394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8841a8a3ba84775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re878c9f615ba43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f9c3b576014911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242fe94d1d3d4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re878c9f615ba43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9523d489d9a46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f9c3b576014911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,533</x:t>
-[...183 lines deleted...]
-          <x:t>16,231</x:t>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,044</x:t>
-[...254 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,702</x:t>
-[...9 lines deleted...]
-          <x:t>16,435</x:t>
+          <x:t>16,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>