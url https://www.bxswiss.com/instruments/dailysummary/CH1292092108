--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8841a8a3ba84775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea694ba0ce2f4991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f9c3b576014911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004c6c5fbabd4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9523d489d9a46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f9c3b576014911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8b5845153b487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004c6c5fbabd4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>16,850</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,746</x:t>
-[...6 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,702</x:t>
-[...220 lines deleted...]
-          <x:t>16,483</x:t>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>16,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>16,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>