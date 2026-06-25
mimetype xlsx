--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea694ba0ce2f4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1c6e369b9f488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004c6c5fbabd4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659df2ec301c4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8b5845153b487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004c6c5fbabd4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554074ef7b544ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659df2ec301c4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>16,483</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>16,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>16,718</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,620</x:t>
-[...409 lines deleted...]
-          <x:t>17,913</x:t>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>