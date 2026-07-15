--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1c6e369b9f488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acc8b0d0e254aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659df2ec301c4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50cd8d0205c4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554074ef7b544ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659df2ec301c4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d4bae9188e416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50cd8d0205c4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>