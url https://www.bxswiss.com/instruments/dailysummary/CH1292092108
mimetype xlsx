--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acc8b0d0e254aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ef6f781aed4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50cd8d0205c4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36db9113a9d4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d4bae9188e416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50cd8d0205c4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d37cf55e1e84f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36db9113a9d4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>18,899</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,713</x:t>
-[...328 lines deleted...]
-          <x:t>19,876</x:t>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>