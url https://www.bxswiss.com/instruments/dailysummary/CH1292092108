--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ef6f781aed4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34fb15606f4434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36db9113a9d4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8797461170c4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d37cf55e1e84f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36db9113a9d4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee87f51940e438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8797461170c4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,113</x:t>
-[...576 lines deleted...]
-          <x:t>19,276</x:t>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>