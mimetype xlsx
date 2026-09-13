--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34fb15606f4434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675817d6be164698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8797461170c4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f615a1ca1f485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee87f51940e438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8797461170c4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4212a5320c24854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f615a1ca1f485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Healthcare Innovation Select Equity NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>