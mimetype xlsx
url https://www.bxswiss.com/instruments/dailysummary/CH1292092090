--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada561a759b84c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd7954ba0ed747cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fca4c5986f34a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9680b828b846c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf2120328d2404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fca4c5986f34a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b2d24f02ec448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9680b828b846c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>56,880</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>24.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,955</x:t>
-[...360 lines deleted...]
-          <x:t>59,380</x:t>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>