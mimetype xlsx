--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd7954ba0ed747cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa9cb3520b414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9680b828b846c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99df3b10fb1b46dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b2d24f02ec448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9680b828b846c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c848b1e3bd4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99df3b10fb1b46dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>58,175</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>55,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,650</x:t>
-[...65 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>58,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>