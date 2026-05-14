--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa9cb3520b414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe4b5febac14bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99df3b10fb1b46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bc9370ae664c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c848b1e3bd4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99df3b10fb1b46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c31dd05794a47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bc9370ae664c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>