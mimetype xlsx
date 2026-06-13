--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe4b5febac14bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd68dab197754fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bc9370ae664c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5928edf94488444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c31dd05794a47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bc9370ae664c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a424615aab41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5928edf94488444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>52,400</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>51,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>48,948</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>