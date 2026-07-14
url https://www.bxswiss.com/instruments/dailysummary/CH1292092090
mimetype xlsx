--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd68dab197754fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re451e1437e0e47da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5928edf94488444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cdee46b3e14c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a424615aab41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5928edf94488444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df9166f11b34784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cdee46b3e14c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>50,925</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,835</x:t>
-[...210 lines deleted...]
-          <x:t>50,615</x:t>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>52,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>