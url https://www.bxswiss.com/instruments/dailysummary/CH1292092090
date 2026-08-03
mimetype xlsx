--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re451e1437e0e47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d4210f66214e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cdee46b3e14c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9690f6aa81104c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df9166f11b34784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cdee46b3e14c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf65e941e8b964fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9690f6aa81104c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>51,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>52,720</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>56,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,975</x:t>
-[...90 lines deleted...]
-          <x:t>52,250</x:t>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>