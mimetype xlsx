--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d4210f66214e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14790d8657c47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9690f6aa81104c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2ce487829544e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf65e941e8b964fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9690f6aa81104c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd8e8bd114f40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2ce487829544e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>56,060</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,975</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>55,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>