--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14790d8657c47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9ca802b84d4b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2ce487829544e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdc9e1e805e49b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd8e8bd114f40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2ce487829544e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0510e28d8af14e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdc9e1e805e49b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Defence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,170</x:t>
-[...85 lines deleted...]
-          <x:t>55,060</x:t>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>58,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>