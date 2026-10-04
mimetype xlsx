--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11edac209ace49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0adc53177f648f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cab8240f10e4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9542dc37d04ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7212f757a474aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cab8240f10e4ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b43a2cbc49462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9542dc37d04ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>15,108</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>15,120</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,258</x:t>
-[...215 lines deleted...]
-          <x:t>15,236</x:t>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,118</x:t>
-[...53 lines deleted...]
-          <x:t>15,252</x:t>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>