--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0adc53177f648f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e0fedf211548ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9542dc37d04ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c4e467832540e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b43a2cbc49462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9542dc37d04ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2839cc7aeb444582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c4e467832540e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,306</x:t>
-[...318 lines deleted...]
-          <x:t>15,168</x:t>
+          <x:t>15,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>14,819</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>