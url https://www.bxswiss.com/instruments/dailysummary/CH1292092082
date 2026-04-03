--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be84efcbf864346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d920923d22940af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004a38b164dc42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc352dd41683409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R775fc103fe5742c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004a38b164dc42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a285b4f6714ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc352dd41683409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,197</x:t>
-[...178 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,383</x:t>
-[...399 lines deleted...]
-          <x:t>13,151</x:t>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,099</x:t>
-[...31 lines deleted...]
-          <x:t>13,321</x:t>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>