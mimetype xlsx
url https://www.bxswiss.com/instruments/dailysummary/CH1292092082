--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d920923d22940af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011431b70ef047a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc352dd41683409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c73f16d4c143f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a285b4f6714ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc352dd41683409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afadb5c73004ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c73f16d4c143f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,476</x:t>
-[...625 lines deleted...]
-          <x:t>13,530</x:t>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>