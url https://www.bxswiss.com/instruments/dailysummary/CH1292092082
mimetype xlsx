--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011431b70ef047a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c7bc6a75bb466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c73f16d4c143f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5cf5a8d9d364866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afadb5c73004ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c73f16d4c143f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4bc76ce122e4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5cf5a8d9d364866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>13,468</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>13,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,500</x:t>
-[...43 lines deleted...]
-          <x:t>13,580</x:t>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>13,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,650</x:t>
-[...21 lines deleted...]
-          <x:t>13,610</x:t>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>13,742</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>