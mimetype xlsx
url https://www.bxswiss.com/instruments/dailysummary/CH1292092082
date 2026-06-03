--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c7bc6a75bb466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f2ce1c38f54773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5cf5a8d9d364866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd815096f2ff74a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4bc76ce122e4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5cf5a8d9d364866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb03bc16e7634761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd815096f2ff74a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>13,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,638</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>13,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,600</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>13,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>13,656</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>