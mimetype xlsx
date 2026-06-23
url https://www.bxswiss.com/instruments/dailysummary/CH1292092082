--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f2ce1c38f54773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d8be34cc44106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd815096f2ff74a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7f6ff92aa44a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb03bc16e7634761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd815096f2ff74a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43157df0bc3e4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7f6ff92aa44a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>13,929</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,897</x:t>
-[...38 lines deleted...]
-          <x:t>14,059</x:t>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,957</x:t>
-[...139 lines deleted...]
-          <x:t>13,829</x:t>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>