--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d8be34cc44106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5213a010fa1d4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7f6ff92aa44a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0c7a37b2c948c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43157df0bc3e4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7f6ff92aa44a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27da509f6b09464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0c7a37b2c948c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>14,173</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,165</x:t>
-[...53 lines deleted...]
-          <x:t>14,155</x:t>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,240</x:t>
-[...48 lines deleted...]
-          <x:t>14,197</x:t>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,368</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>14,368</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>