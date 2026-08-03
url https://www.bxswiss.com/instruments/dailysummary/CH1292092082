--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5213a010fa1d4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb4620c8a8248d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0c7a37b2c948c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0377f517c7dc43e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27da509f6b09464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0c7a37b2c948c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb583facfb8ba4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0377f517c7dc43e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>14,410</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,586</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,681</x:t>
-[...43 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,857</x:t>
-[...90 lines deleted...]
-          <x:t>14,765</x:t>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>