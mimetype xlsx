--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb4620c8a8248d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e0beddf3b4346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0377f517c7dc43e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06d1b6049cd4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb583facfb8ba4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0377f517c7dc43e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682a073bc8024122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06d1b6049cd4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,857</x:t>
-[...264 lines deleted...]
-          <x:t>14,883</x:t>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,042</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14,947</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,947</x:t>
-[...139 lines deleted...]
-          <x:t>15,042</x:t>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>