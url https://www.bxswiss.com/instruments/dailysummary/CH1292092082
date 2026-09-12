--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e0beddf3b4346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11edac209ace49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06d1b6049cd4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cab8240f10e4ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682a073bc8024122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06d1b6049cd4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7212f757a474aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cab8240f10e4ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Dividend Growth Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>14,947</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,947</x:t>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,258</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,360</x:t>
-[...183 lines deleted...]
-          <x:t>15,064</x:t>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,296</x:t>
-[...117 lines deleted...]
-          <x:t>15,210</x:t>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>