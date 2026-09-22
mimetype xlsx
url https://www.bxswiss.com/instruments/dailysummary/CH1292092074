--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29e32fd25d843de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b99be2b2619426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d1a9f09de5486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878ae199dccf4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601f90c2abfc4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d1a9f09de5486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e72ec1781e441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878ae199dccf4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>13,103</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,988</x:t>
-[...43 lines deleted...]
-          <x:t>13,694</x:t>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,606</x:t>
-[...431 lines deleted...]
-          <x:t>13,207</x:t>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>