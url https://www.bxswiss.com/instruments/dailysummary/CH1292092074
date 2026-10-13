--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b99be2b2619426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ea0351bb874eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878ae199dccf4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31565269a864f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e72ec1781e441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878ae199dccf4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16963b0a0682442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31565269a864f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>