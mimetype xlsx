--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ea0351bb874eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd81d65bf4684337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31565269a864f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760a165374924083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16963b0a0682442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31565269a864f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef93fa70877416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760a165374924083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,038</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,867</x:t>
-[...114 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,242</x:t>
-[...252 lines deleted...]
-          <x:t>16,267</x:t>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>