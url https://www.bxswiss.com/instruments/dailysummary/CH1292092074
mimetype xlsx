--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8799be65dc194fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf954be897464abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e2933997ea49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29164064aa264aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4331b2156680449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e2933997ea49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaf9da9bed24432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29164064aa264aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,683</x:t>
-[...43 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,518</x:t>
-[...85 lines deleted...]
-          <x:t>8,085</x:t>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...451 lines deleted...]
-          <x:t>8,460</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>