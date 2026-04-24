--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf954be897464abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9303ea6c71c48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29164064aa264aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa0d7bb12814286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaf9da9bed24432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29164064aa264aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4b2b8ce1e7446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa0d7bb12814286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,043</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,990</x:t>
-[...544 lines deleted...]
-          <x:t>8,370</x:t>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>