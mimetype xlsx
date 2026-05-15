--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9303ea6c71c48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08443c5b49634660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa0d7bb12814286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699011251c454d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4b2b8ce1e7446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa0d7bb12814286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f7959ad3244e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699011251c454d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,528</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,220</x:t>
-[...544 lines deleted...]
-          <x:t>8,142</x:t>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>