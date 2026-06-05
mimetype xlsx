--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08443c5b49634660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319c91ca4a5c4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699011251c454d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7134d6c62a54223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f7959ad3244e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699011251c454d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57525325fa244300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7134d6c62a54223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>