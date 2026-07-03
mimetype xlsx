--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319c91ca4a5c4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79472f1210f741da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7134d6c62a54223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f9a7e408dc49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57525325fa244300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7134d6c62a54223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f304ce069cd43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f9a7e408dc49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,637</x:t>
-[...31 lines deleted...]
-          <x:t>10,601</x:t>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>11,591</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>