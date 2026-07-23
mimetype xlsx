--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79472f1210f741da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a48fd719af94cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f9a7e408dc49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586c3c4c7b6f41af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f304ce069cd43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f9a7e408dc49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d619f1864742f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586c3c4c7b6f41af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,016</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,675</x:t>
-[...598 lines deleted...]
-          <x:t>12,028</x:t>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>