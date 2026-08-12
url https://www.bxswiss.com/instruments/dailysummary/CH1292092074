--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a48fd719af94cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70613d8c7ef74c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586c3c4c7b6f41af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907c3650c5374968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d619f1864742f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586c3c4c7b6f41af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd51e4e54e8d483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907c3650c5374968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>11,842</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>12,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>