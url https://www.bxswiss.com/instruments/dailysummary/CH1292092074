--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70613d8c7ef74c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29e32fd25d843de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907c3650c5374968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d1a9f09de5486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd51e4e54e8d483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907c3650c5374968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601f90c2abfc4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d1a9f09de5486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Cyber Security Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>12,736</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>12,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>13,678</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>