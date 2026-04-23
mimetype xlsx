--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb167378a727c467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd076a1751404d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8532d88e8c4462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re87d72b432ad4a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522475712b024373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8532d88e8c4462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87549cce8ea4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re87d72b432ad4a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,255</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>7,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>