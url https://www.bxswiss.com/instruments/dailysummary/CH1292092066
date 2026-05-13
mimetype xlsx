--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd076a1751404d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209b08aea5e94d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re87d72b432ad4a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb186691821430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87549cce8ea4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re87d72b432ad4a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc9547aed0f41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb186691821430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>