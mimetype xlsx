--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209b08aea5e94d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e899d598d04582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb186691821430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34738e44fd94343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc9547aed0f41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb186691821430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d84ab5b103a4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34738e44fd94343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>8,165</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,319</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>