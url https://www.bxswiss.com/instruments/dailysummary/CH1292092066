--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e899d598d04582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6cb42f57324a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34738e44fd94343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3da810063bd4031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d84ab5b103a4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34738e44fd94343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f089b265254dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3da810063bd4031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,864</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,924</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,044</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>8,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>8,874</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>9,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>