--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6cb42f57324a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ea2bd49b4e4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3da810063bd4031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811ae906f66b4ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f089b265254dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3da810063bd4031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5781a713d7c54cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811ae906f66b4ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,874</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>9,302</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,268</x:t>
-[...458 lines deleted...]
-          <x:t>9,205</x:t>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>