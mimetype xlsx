--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ea2bd49b4e4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d87bdedb214a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811ae906f66b4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c2dbe208ad4ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5781a713d7c54cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811ae906f66b4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f23cbdba7440f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c2dbe208ad4ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>8,039</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,013</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>