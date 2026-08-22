--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d87bdedb214a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19b796a34184b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c2dbe208ad4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4426f20237914c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f23cbdba7440f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c2dbe208ad4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389e679db7d4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4426f20237914c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>7,452</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,822</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>