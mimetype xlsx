--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19b796a34184b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a5bc7cdeaa4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4426f20237914c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdeb5347fcc9447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389e679db7d4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4426f20237914c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dad4c6099547e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdeb5347fcc9447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>