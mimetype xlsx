--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a5bc7cdeaa4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dc0cca5d1a4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdeb5347fcc9447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd32e2c960ab4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87dad4c6099547e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdeb5347fcc9447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re485abd483df49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd32e2c960ab4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>