--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7dc0cca5d1a4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7741da0ea85f45c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd32e2c960ab4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30cbc4149184b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re485abd483df49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd32e2c960ab4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d400e2736794ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30cbc4149184b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Crypto &amp; Blockchain Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>8,920</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,794</x:t>
-[...355 lines deleted...]
-          <x:t>8,963</x:t>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>