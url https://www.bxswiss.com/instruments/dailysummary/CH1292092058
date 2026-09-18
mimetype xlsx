--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c544b11b63409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567fc16848bf40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f0f85eaeb84924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d89cee726df4304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc057997c6f9647b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f0f85eaeb84924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7328073167524dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d89cee726df4304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>72,750</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,940</x:t>
-[...480 lines deleted...]
-          <x:t>74,095</x:t>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,950</x:t>
-[...26 lines deleted...]
-          <x:t>74,185</x:t>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>