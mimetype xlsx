--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567fc16848bf40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0f4b5ee974ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d89cee726df4304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c8416ff391413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7328073167524dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d89cee726df4304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d17dab2bf57461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c8416ff391413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>74,095</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,950</x:t>
-[...156 lines deleted...]
-          <x:t>72,940</x:t>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,535</x:t>
-[...178 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>74,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,985</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>