--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e0f4b5ee974ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a2456ada4c4bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c8416ff391413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f490703dd140fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d17dab2bf57461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c8416ff391413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcfdfd0b9e2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f490703dd140fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>74,055</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,385</x:t>
-[...571 lines deleted...]
-          <x:t>79,630</x:t>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>