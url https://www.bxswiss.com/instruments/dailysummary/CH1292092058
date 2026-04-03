--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb63b265a9c49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff60a800e6b4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbe920b35624535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re524627cae934ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67211f178a94443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbe920b35624535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411655f0d92448e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re524627cae934ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>58,205</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,290</x:t>
-[...70 lines deleted...]
-          <x:t>56,650</x:t>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>56,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,920</x:t>
-[...377 lines deleted...]
-          <x:t>56,020</x:t>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>