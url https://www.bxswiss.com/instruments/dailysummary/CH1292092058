--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff60a800e6b4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re443b85583e44919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re524627cae934ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a5fc114a7a420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411655f0d92448e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re524627cae934ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ece69b53bf42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a5fc114a7a420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>55,070</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>55,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>