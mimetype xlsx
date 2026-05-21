--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re443b85583e44919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bb6cf25de84330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a5fc114a7a420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59a415032fd42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ece69b53bf42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a5fc114a7a420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8ebc0ab1234029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59a415032fd42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>