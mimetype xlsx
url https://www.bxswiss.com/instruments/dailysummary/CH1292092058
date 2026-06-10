--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bb6cf25de84330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc082596d7c15480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59a415032fd42e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b88792a3fa34dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8ebc0ab1234029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59a415032fd42e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e855e51e2f14e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b88792a3fa34dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>73,945</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,655</x:t>
-[...210 lines deleted...]
-          <x:t>72,700</x:t>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>