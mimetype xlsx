--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc082596d7c15480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb88ae60e7b4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b88792a3fa34dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa39d9e6d1ff46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e855e51e2f14e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b88792a3fa34dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae591cebd174ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa39d9e6d1ff46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>74,515</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,320</x:t>
-[...114 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>72,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>