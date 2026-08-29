--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb88ae60e7b4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c544b11b63409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa39d9e6d1ff46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f0f85eaeb84924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae591cebd174ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa39d9e6d1ff46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc057997c6f9647b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f0f85eaeb84924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Saxo Artificial Intelligence Select Equity NTR Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292092058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>74,275</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>71,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>