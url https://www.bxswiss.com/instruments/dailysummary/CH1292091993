--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0714d519754857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611f21359e7a4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2dd1b81e59a4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bebef93ae1400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e46f393fbc4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2dd1b81e59a4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3201543529c440f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bebef93ae1400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>31,098</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>30,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>29,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,925</x:t>
-[...544 lines deleted...]
-          <x:t>30,270</x:t>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>