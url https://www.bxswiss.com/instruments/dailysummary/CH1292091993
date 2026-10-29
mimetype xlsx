--- v11 (2026-09-19)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611f21359e7a4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb725109c7a44142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bebef93ae1400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500280b25f5f47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3201543529c440f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bebef93ae1400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529b10c50f854870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500280b25f5f47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...446 lines deleted...]
-          <x:t>28,533</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,663</x:t>
-[...70 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>28,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,528</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>28,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>