--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5961b1751bc04bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ddd25dcff64a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0cdf91f250f4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56affe1f733747af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ea8869c4fe470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0cdf91f250f4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d86f282aee448d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56affe1f733747af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>30,473</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,253</x:t>
-[...75 lines deleted...]
-          <x:t>30,865</x:t>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,845</x:t>
-[...512 lines deleted...]
-          <x:t>30,433</x:t>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>