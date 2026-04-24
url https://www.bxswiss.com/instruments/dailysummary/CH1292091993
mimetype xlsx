--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ddd25dcff64a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd958c0a0b74325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56affe1f733747af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fae068febd42bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d86f282aee448d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56affe1f733747af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871a9df14dcb43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fae068febd42bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>30,588</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,418</x:t>
-[...119 lines deleted...]
-          <x:t>28,800</x:t>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>02.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,040</x:t>
-[...9 lines deleted...]
-          <x:t>29,805</x:t>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>