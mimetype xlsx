--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd958c0a0b74325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551b7ec174f8482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fae068febd42bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reefbe1fd586a43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871a9df14dcb43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fae068febd42bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a14cc41500b4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reefbe1fd586a43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...576 lines deleted...]
-          <x:t>28,343</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,288</x:t>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>