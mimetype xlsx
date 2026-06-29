--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551b7ec174f8482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6878d3e4bb481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reefbe1fd586a43fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf38bc09f44643d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a14cc41500b4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reefbe1fd586a43fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2239dc51b447f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf38bc09f44643d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>27,630</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,420</x:t>
-[...340 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>28,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,035</x:t>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,563</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>27,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>