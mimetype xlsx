--- v8 (2026-06-29)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6878d3e4bb481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d53b3c172ad482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf38bc09f44643d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5141cdc01746eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2239dc51b447f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf38bc09f44643d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ad023f73304b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5141cdc01746eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>28,638</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,365</x:t>
-[...48 lines deleted...]
-          <x:t>28,998</x:t>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,958</x:t>
-[...60 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,868</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>28,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>