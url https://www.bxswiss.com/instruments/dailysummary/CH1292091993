--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d53b3c172ad482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0714d519754857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5141cdc01746eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2dd1b81e59a4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ad023f73304b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5141cdc01746eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e46f393fbc4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2dd1b81e59a4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Swissquote Global Defense (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>30,065</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>30,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,543</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>28,868</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>