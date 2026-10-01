--- v13 (2026-09-10)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860f5c5bdea540fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b02f64792d34603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9a22a61181473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ebadafb4de4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4dcc149ad964db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9a22a61181473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1325c12beab748a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ebadafb4de4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
+          <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,612</x:t>
-[...87 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,660</x:t>
-[...4 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>