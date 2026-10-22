--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b02f64792d34603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824f232a7a3642c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ebadafb4de4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f25fe693b9a4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1325c12beab748a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ebadafb4de4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db8af64ad4b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f25fe693b9a4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>