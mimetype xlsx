--- v4 (2026-02-18)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532fdddd15bc4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7aa6ad3d8c74627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e49c517ae4f4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd18ce55b9c4f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8eb54c389c4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e49c517ae4f4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf470ce721eff4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd18ce55b9c4f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,814</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,784</x:t>
-[...21 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,731</x:t>
-[...178 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...90 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>