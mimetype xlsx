--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7aa6ad3d8c74627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bae7fb226624414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd18ce55b9c4f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4285140e68b34364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf470ce721eff4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd18ce55b9c4f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaadfd73b4414d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4285140e68b34364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,816</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,748</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...205 lines deleted...]
-          <x:t>0,762</x:t>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,748</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,764</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,743</x:t>
-[...188 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>