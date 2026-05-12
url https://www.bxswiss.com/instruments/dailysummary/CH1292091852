--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bae7fb226624414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80eeb5b6ecb4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4285140e68b34364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8888200d6a37401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaadfd73b4414d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4285140e68b34364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb8ed7ce1704ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8888200d6a37401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,764</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>0,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>