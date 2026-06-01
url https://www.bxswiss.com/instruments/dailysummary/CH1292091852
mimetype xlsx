--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80eeb5b6ecb4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa45f654eb334a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8888200d6a37401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2085edffeffd4cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb8ed7ce1704ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8888200d6a37401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc272a9a78c490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2085edffeffd4cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,679</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,727</x:t>
-[...48 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>0,764</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>