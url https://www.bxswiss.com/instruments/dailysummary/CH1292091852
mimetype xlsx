--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa45f654eb334a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda1d10c10384dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2085edffeffd4cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91a37940b2448b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc272a9a78c490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2085edffeffd4cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e0625617fc4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91a37940b2448b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,600</x:t>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,714</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,738</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>