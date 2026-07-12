--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda1d10c10384dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a60ff5ac3884de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91a37940b2448b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796b0b4978f54762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e0625617fc4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91a37940b2448b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738982a336ea4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796b0b4978f54762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,717</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
-[...249 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,651</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,647</x:t>
-[...134 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>