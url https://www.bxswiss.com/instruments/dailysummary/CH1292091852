--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a60ff5ac3884de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91237f2cf6014952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796b0b4978f54762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684329878e1d4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738982a336ea4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796b0b4978f54762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99050a0c49d44e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684329878e1d4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,624</x:t>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,606</x:t>
-[...11 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
-[...11 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
-[...43 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,594</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,584</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>