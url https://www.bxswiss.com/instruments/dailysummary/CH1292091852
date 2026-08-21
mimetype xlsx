--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91237f2cf6014952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40889c8a66214332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684329878e1d4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9640192c354a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99050a0c49d44e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684329878e1d4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8108f072d64ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9640192c354a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,594</x:t>
-[...33 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
-[...26 lines deleted...]
-          <x:t>0,620</x:t>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>