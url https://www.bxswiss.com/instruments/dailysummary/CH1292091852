--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40889c8a66214332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860f5c5bdea540fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9640192c354a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9a22a61181473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8108f072d64ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9640192c354a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4dcc149ad964db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9a22a61181473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,548</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,547</x:t>
-[...26 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,584</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,584</x:t>
-[...571 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>