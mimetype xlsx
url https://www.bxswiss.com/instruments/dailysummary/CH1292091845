--- v5 (2026-03-31)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c2cbe2fae0460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4cbc2af4a394895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa160742d6914a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb1269b610a4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792be6e9c40d4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa160742d6914a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879e71a5fd164f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb1269b610a4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,298</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,228</x:t>
-[...43 lines deleted...]
-          <x:t>1,206</x:t>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,182</x:t>
-[...48 lines deleted...]
-          <x:t>1,268</x:t>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,228</x:t>
-[...60 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>1,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>