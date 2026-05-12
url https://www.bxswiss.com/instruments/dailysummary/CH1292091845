--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4cbc2af4a394895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da996bf5c9f4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb1269b610a4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ed9e80d7d34501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879e71a5fd164f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb1269b610a4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d64e1d7dba54116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ed9e80d7d34501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,322</x:t>
-[...4 lines deleted...]
-          <x:t>1,240</x:t>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,304</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>1,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,294</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,301</x:t>
-[...252 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>