--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da996bf5c9f4dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80390ec6a424f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ed9e80d7d34501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R427f8fa397414622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d64e1d7dba54116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ed9e80d7d34501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbbbffa506d4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R427f8fa397414622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>1,264</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>1,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,308</x:t>
-[...11 lines deleted...]
-          <x:t>1,308</x:t>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,283</x:t>
-[...220 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>