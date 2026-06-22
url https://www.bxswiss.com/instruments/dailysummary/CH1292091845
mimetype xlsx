--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80390ec6a424f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8ee96e2a2d47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R427f8fa397414622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e346af35451447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbbbffa506d4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R427f8fa397414622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33e0ef115f0446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e346af35451447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,238</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,553</x:t>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>