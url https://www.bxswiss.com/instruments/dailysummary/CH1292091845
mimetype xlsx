--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8ee96e2a2d47f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra426746c62ec40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e346af35451447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60af2b5999864de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33e0ef115f0446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e346af35451447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0805dd516d437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60af2b5999864de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,344</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>1,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,526</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,511</x:t>
-[...188 lines deleted...]
-          <x:t>1,777</x:t>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>