--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra426746c62ec40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe47cf479d14934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60af2b5999864de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d8bda54ed34e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0805dd516d437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60af2b5999864de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883b5380cd304ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d8bda54ed34e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,484</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>1,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,454</x:t>
-[...215 lines deleted...]
-          <x:t>1,522</x:t>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>