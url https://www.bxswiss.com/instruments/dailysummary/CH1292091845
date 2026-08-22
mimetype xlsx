--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe47cf479d14934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6a4cea4f764be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d8bda54ed34e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3881251ad8fe4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883b5380cd304ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d8bda54ed34e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c93eb3eb114c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3881251ad8fe4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,460</x:t>
-[...200 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,526</x:t>
-[...16 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,538</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>1,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>