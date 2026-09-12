--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6a4cea4f764be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae95362589646d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3881251ad8fe4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab8f27c8b8e4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c93eb3eb114c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3881251ad8fe4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191d774eecf04de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab8f27c8b8e4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,536</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,489</x:t>
-[...48 lines deleted...]
-          <x:t>1,422</x:t>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>1,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>