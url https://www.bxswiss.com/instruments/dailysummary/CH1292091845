--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae95362589646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfdd859316f4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab8f27c8b8e4b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5364adee6f884201"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191d774eecf04de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab8f27c8b8e4b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8302740d98404fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5364adee6f884201" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,564</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,574</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,452</x:t>
-[...274 lines deleted...]
-          <x:t>1,497</x:t>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>