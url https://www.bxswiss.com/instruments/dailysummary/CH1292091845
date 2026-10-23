--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfdd859316f4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1844303c0fc4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5364adee6f884201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3646adf31fe24e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8302740d98404fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5364adee6f884201" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd2e1e2f88b4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3646adf31fe24e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Stellar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,452</x:t>
-[...630 lines deleted...]
-          <x:t>1,822</x:t>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>