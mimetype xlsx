--- v3 (2026-03-27)
+++ v4 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4213e669a8494f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c232c2cd3664757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4fa2635567149c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da01d74ce0c45e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230a7b2371304573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4fa2635567149c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ce317f181e41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da01d74ce0c45e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,663</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>0,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>