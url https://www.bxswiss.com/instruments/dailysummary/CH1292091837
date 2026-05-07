--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c232c2cd3664757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0720a75cd40f4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da01d74ce0c45e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4971c1f3ef0c4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ce317f181e41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da01d74ce0c45e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca7c68eef464743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4971c1f3ef0c4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,778</x:t>
-[...576 lines deleted...]
-          <x:t>0,736</x:t>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>