--- v5 (2026-05-07)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0720a75cd40f4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df72cf2151f44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4971c1f3ef0c4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0eb372445d439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca7c68eef464743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4971c1f3ef0c4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466b32a1f68f402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0eb372445d439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,716</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,698</x:t>
-[...16 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,718</x:t>
-[...512 lines deleted...]
-          <x:t>0,784</x:t>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>