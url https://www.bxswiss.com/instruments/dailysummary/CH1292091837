--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df72cf2151f44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdc58594ab94f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0eb372445d439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7602ca765efa499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466b32a1f68f402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0eb372445d439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc30e6f4dee4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7602ca765efa499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,621</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,612</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...6 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,628</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,624</x:t>
-[...16 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,628</x:t>
-[...161 lines deleted...]
-          <x:t>0,639</x:t>
+          <x:t>0,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>