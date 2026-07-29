--- v7 (2026-07-09)
+++ v8 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdc58594ab94f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6809189bec44e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7602ca765efa499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071b27af593e4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc30e6f4dee4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7602ca765efa499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re478c531c6c847e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071b27af593e4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,628</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,614</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>