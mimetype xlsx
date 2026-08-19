--- v8 (2026-07-29)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6809189bec44e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d93bfbb132140f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071b27af593e4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9c866defc04036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re478c531c6c847e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071b27af593e4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d29c4f36004100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9c866defc04036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,647</x:t>
-[...16 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,708</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...139 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>