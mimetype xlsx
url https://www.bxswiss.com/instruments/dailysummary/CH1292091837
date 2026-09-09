--- v9 (2026-08-19)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d93bfbb132140f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9b054a9fb4ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9c866defc04036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93226c4705e94014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d29c4f36004100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9c866defc04036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3fd7f6c93f4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93226c4705e94014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,758</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>