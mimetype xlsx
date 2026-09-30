--- v10 (2026-09-09)
+++ v11 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9b054a9fb4ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d25c976d6c45e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93226c4705e94014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f30661b3fb946ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3fd7f6c93f4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93226c4705e94014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra329d53028be474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f30661b3fb946ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,876</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,941</x:t>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,086</x:t>
-[...4 lines deleted...]
-          <x:t>1,039</x:t>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>