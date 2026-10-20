--- v11 (2026-09-30)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d25c976d6c45e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d27633d863f4e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f30661b3fb946ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9fc4874cf64c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra329d53028be474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f30661b3fb946ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7d3b595ce7490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9fc4874cf64c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,086</x:t>
-[...4 lines deleted...]
-          <x:t>1,039</x:t>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,933</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>1,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>