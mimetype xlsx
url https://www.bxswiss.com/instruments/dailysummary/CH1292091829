--- v5 (2026-03-18)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4cc4bba2d445bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbf71e8d8884e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bcd2e2403c4939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c346da9aa046e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8c64eb82b64ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bcd2e2403c4939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ebce5b728a46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c346da9aa046e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>27.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...274 lines deleted...]
-          <x:t>0,819</x:t>
+          <x:t>0,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>