--- v6 (2026-04-11)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbf71e8d8884e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1953e586cfff4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c346da9aa046e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c9f1c8d8664393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ebce5b728a46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c346da9aa046e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa616c76e6204c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c9f1c8d8664393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...247 lines deleted...]
-          <x:t>0,754</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,758</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,741</x:t>
-[...134 lines deleted...]
-          <x:t>0,756</x:t>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>