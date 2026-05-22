--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1953e586cfff4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe561ea566684045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c9f1c8d8664393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89471d07b89c4aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa616c76e6204c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c9f1c8d8664393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbbff56b63c4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89471d07b89c4aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...26 lines deleted...]
-          <x:t>0,736</x:t>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,750</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>