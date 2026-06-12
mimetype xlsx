--- v8 (2026-05-22)
+++ v9 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe561ea566684045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4e6c079afe42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89471d07b89c4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26a703e01284da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbbff56b63c4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89471d07b89c4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9470bf4accc44cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26a703e01284da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,740</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,727</x:t>
-[...80 lines deleted...]
-          <x:t>0,750</x:t>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>