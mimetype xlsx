--- v9 (2026-06-12)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4e6c079afe42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a38ba8ed334de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26a703e01284da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce29f36dbe64b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9470bf4accc44cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26a703e01284da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb6dae1d3444d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce29f36dbe64b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,544</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,534</x:t>
-[...58 lines deleted...]
-          <x:t>0,537</x:t>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>