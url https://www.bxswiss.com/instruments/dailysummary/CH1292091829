--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a38ba8ed334de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9426863c0f444fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce29f36dbe64b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3707485e6c434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb6dae1d3444d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce29f36dbe64b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4390546705437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3707485e6c434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>0,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>