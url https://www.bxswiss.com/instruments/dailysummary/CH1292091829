--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9426863c0f444fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad34ca63d2f04516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3707485e6c434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c888db0f2b483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4390546705437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3707485e6c434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9608308a784142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c888db0f2b483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,552</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,562</x:t>
-[...576 lines deleted...]
-          <x:t>0,530</x:t>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>