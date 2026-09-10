--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad34ca63d2f04516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88410e8497144677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c888db0f2b483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb015c89dafe74b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9608308a784142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c888db0f2b483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac22025a02d44864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb015c89dafe74b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,534</x:t>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,548</x:t>
-[...26 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...560 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>