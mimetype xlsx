--- v13 (2026-09-10)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88410e8497144677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f292005198146ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb015c89dafe74b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e092cd4a924ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac22025a02d44864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb015c89dafe74b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea925df1bd82439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e092cd4a924ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,624</x:t>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...6 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,636</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,647</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>