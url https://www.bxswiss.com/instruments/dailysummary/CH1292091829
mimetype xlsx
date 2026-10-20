--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f292005198146ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00107c53ecb4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e092cd4a924ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5c861f911442cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea925df1bd82439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e092cd4a924ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32efecbc31ea4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5c861f911442cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Avalanche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>