--- v5 (2026-03-31)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8655bbaea559497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ac1dfad60a4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9823e1c90c0b4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d2bcee35984b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0488e1f40c7b4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9823e1c90c0b4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa196cf05c6d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d2bcee35984b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,564 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...11 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...502 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>