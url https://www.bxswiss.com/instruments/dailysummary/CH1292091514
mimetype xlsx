--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ac1dfad60a4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d9f75967c4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d2bcee35984b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bbb9dd110e4e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa196cf05c6d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d2bcee35984b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66dcdcdf68b44ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bbb9dd110e4e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>