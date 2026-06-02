--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d9f75967c4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8918acbfc6544a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bbb9dd110e4e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6922d49771ed4e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66dcdcdf68b44ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bbb9dd110e4e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8205f29673374e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6922d49771ed4e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...87 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>