--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8918acbfc6544a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5075f142808415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6922d49771ed4e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa55ba7a4ab64db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8205f29673374e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6922d49771ed4e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3556a3ed14e94a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa55ba7a4ab64db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>