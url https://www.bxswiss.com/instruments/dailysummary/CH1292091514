--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5075f142808415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d203bf3958d4e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa55ba7a4ab64db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3663a7ea1ce74860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3556a3ed14e94a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa55ba7a4ab64db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1097d565910442fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3663a7ea1ce74860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...6 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...269 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>