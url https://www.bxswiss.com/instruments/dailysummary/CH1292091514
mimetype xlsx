--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d203bf3958d4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a616ea0515e4243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3663a7ea1ce74860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad34dc16a889464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1097d565910442fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3663a7ea1ce74860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8bfa2317c3b4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad34dc16a889464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>