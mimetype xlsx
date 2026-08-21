--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a616ea0515e4243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfea766e7aae4dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad34dc16a889464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6924e8a62638450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8bfa2317c3b4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad34dc16a889464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576ec60ab31a4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6924e8a62638450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,620</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,600</x:t>
-[...404 lines deleted...]
-          <x:t>0,570</x:t>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>