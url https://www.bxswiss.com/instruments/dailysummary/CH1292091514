--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfea766e7aae4dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44fa1b6901243b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6924e8a62638450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f7c675dbf04a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R576ec60ab31a4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6924e8a62638450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9912f043b1014897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f7c675dbf04a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Dogecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,580</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,580</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,600</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>