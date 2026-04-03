--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac120601c9ab4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec2e9daec8a495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4630b9d2364a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e025d07ed6c4e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503ffc0b773d4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4630b9d2364a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra291b866e0924407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e025d07ed6c4e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>