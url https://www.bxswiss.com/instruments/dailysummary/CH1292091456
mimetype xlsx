--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec2e9daec8a495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9c0f9f3f274fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e025d07ed6c4e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1486aefad42c4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra291b866e0924407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e025d07ed6c4e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9edaeab15a0a4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1486aefad42c4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>98,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>98,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>