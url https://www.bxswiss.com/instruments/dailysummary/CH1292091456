--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9c0f9f3f274fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bed2f82945471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1486aefad42c4ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb65de2aac740de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9edaeab15a0a4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1486aefad42c4ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc454ac9401f14109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb65de2aac740de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>