--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bed2f82945471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50c8880a3874e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb65de2aac740de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2ae57665ec4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc454ac9401f14109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb65de2aac740de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c000850cd943cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2ae57665ec4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>