--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2750dc2a3fc4f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e79cc2415cb4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd07108b6ef344ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c41fd74a5d42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c3404ab7f346b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd07108b6ef344ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92527d6a0eaf461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c41fd74a5d42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>