--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e79cc2415cb4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd516a0522cd34e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c41fd74a5d42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08011c1e4bb24898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92527d6a0eaf461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c41fd74a5d42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6931e3f142d448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08011c1e4bb24898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...409 lines deleted...]
-          <x:t>100,845</x:t>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>