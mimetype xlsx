--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd516a0522cd34e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf63cafb4a284f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08011c1e4bb24898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809e5a336a4f499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6931e3f142d448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08011c1e4bb24898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f21346590374e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809e5a336a4f499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>