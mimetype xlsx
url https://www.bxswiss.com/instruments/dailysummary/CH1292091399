--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf63cafb4a284f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35b7eefe8bf4690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809e5a336a4f499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bdbdf2350d4f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f21346590374e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809e5a336a4f499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ee4b3d9ffc4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bdbdf2350d4f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>