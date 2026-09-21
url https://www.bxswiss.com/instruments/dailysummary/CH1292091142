--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d45e7c850304be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5a6e2391cf4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb325d6325a42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549ddfd7638d48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6586582bf93a428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb325d6325a42a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56648373125645dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549ddfd7638d48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,325</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,385</x:t>
-[...512 lines deleted...]
-          <x:t>103,355</x:t>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>