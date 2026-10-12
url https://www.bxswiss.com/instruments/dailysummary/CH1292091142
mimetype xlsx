--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5a6e2391cf4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c6995f376543e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549ddfd7638d48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6552aa3c37ff469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56648373125645dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549ddfd7638d48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c804c6a9eb44c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6552aa3c37ff469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>