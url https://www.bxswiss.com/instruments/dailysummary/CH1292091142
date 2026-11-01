--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c6995f376543e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d83691a4f8b407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6552aa3c37ff469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbda895452c4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c804c6a9eb44c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6552aa3c37ff469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3465442c164f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbda895452c4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...183 lines deleted...]
-          <x:t>102,770</x:t>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>102,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,880</x:t>
-[...151 lines deleted...]
-          <x:t>102,980</x:t>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>102,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>