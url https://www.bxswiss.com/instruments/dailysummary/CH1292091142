--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c343a18e090492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaca2ead3d7d4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea60a06c15154ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b25977e6374ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637a367c82154095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea60a06c15154ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a0f1bbf7ea4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b25977e6374ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...16 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...16 lines deleted...]
-          <x:t>101,675</x:t>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>