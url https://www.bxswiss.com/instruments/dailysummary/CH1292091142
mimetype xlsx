--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaca2ead3d7d4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a79ea1c7e634e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b25977e6374ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80995f869c184fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a0f1bbf7ea4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b25977e6374ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71893221f5941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80995f869c184fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,705</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>100,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>