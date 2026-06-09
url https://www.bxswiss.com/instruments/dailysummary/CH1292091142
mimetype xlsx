--- v7 (2026-04-24)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a79ea1c7e634e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd366bbef8444ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80995f869c184fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b0d3241cf345c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71893221f5941a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80995f869c184fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9e560c82cb4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b0d3241cf345c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...26 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...119 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...112 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>