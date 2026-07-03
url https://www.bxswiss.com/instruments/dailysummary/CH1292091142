--- v8 (2026-06-09)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd366bbef8444ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d4d80a265c44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b0d3241cf345c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91281b26fc7d4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9e560c82cb4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b0d3241cf345c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9784e1f95fdf499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91281b26fc7d4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>102,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>102,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...193 lines deleted...]
-          <x:t>101,980</x:t>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>