--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d4d80a265c44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713ee809a0b84965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91281b26fc7d4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb2e5bd20174891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9784e1f95fdf499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91281b26fc7d4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d205d860c044f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb2e5bd20174891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,520</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,490</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>