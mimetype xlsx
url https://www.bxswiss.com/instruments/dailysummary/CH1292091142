--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713ee809a0b84965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7f981d2fee42ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb2e5bd20174891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cb9a59443d4c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d205d860c044f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb2e5bd20174891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra920fe08f8d84c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cb9a59443d4c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,830</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,830</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,175</x:t>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>103,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>