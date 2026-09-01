--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7f981d2fee42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d45e7c850304be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cb9a59443d4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb325d6325a42a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra920fe08f8d84c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cb9a59443d4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6586582bf93a428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb325d6325a42a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Swiss Market Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>103,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>