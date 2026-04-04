--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761a05ea69b44efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c5b929395841c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff090f1aa334c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2f190bf9f6453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf34981432c4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff090f1aa334c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e90c51ceb142c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2f190bf9f6453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
-[...21 lines deleted...]
-          <x:t>93,240</x:t>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,320</x:t>
-[...308 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>98,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>