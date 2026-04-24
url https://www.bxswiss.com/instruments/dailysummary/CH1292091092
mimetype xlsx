--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c5b929395841c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bec8757486945dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2f190bf9f6453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02929ca202b74792"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e90c51ceb142c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2f190bf9f6453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0da5b0f53045e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02929ca202b74792" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>99,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>97,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>