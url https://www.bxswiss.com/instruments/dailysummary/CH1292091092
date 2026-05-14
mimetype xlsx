--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bec8757486945dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512056e81b9642be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02929ca202b74792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c5dc7d3d2e4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0da5b0f53045e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02929ca202b74792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fb1a11b2124881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c5dc7d3d2e4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>