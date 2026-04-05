--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e684c20254141bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca67b18ade8b477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce36ab8782f4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125b6d1901a747c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640297507b8e4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce36ab8782f4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec11a0d26a8441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125b6d1901a747c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>92,900</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,320</x:t>
-[...539 lines deleted...]
-          <x:t>97,910</x:t>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>