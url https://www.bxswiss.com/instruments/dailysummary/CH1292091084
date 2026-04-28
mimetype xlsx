--- v6 (2026-04-05)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca67b18ade8b477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc26d7e2dcd4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125b6d1901a747c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd079ec8fb07d451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec11a0d26a8441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125b6d1901a747c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a30ec1df4414789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd079ec8fb07d451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...43 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>97,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>96,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>