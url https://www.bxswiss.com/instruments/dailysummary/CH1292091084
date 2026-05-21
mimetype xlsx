--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc26d7e2dcd4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0ce2bc35f54f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd079ec8fb07d451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e30e030a4a430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a30ec1df4414789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd079ec8fb07d451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7bf966d950a4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e30e030a4a430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>102,130</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>102,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>