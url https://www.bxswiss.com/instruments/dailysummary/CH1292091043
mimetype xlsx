--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f170d70e014b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8cd02e2cce4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566ecd7804c74b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc628c9eb64451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5164790cb6ac4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566ecd7804c74b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd0eee1594c4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc628c9eb64451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>