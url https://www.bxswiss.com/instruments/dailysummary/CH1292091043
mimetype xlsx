--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8cd02e2cce4771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d69b7c03f486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc628c9eb64451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05b00d781b8474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd0eee1594c4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc628c9eb64451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7ae5c4cd794cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05b00d781b8474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>