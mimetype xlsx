--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6d69b7c03f486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3f7e08bafc48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05b00d781b8474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ad041cd1df4ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7ae5c4cd794cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05b00d781b8474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23ca458fc43446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ad041cd1df4ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>84,100</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,810</x:t>
-[...205 lines deleted...]
-          <x:t>86,650</x:t>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,330</x:t>
-[...274 lines deleted...]
-          <x:t>91,910</x:t>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>