--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3f7e08bafc48da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c7f6f04a184f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ad041cd1df4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38607cecbac84786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23ca458fc43446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ad041cd1df4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8dabeb424ac494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38607cecbac84786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>90,910</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,670</x:t>
-[...139 lines deleted...]
-          <x:t>89,040</x:t>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>