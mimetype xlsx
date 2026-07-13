--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c7f6f04a184f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cae96fd4aa49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38607cecbac84786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009ada42741e4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8dabeb424ac494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38607cecbac84786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb1f2d204564e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009ada42741e4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,270</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>