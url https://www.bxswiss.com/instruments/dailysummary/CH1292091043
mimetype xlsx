--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cae96fd4aa49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d19c105b989475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009ada42741e4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03fa6b2945d43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb1f2d204564e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009ada42741e4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee90370702c4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03fa6b2945d43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,350</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
-[...414 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>