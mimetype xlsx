--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d19c105b989475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cc0d778101438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03fa6b2945d43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58ba8b76d074c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee90370702c4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03fa6b2945d43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5e4689889d4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58ba8b76d074c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Straumann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...490 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>