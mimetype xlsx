--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff0f25e12494137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5ae4d1a8f14b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e8cfc063b44fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e8f3630db84bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf03769051c4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e8cfc063b44fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e9eb8df5f44be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e8f3630db84bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on AXA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>96,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>94,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>