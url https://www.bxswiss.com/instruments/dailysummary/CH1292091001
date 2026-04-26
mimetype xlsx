--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5ae4d1a8f14b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c07ce055a44bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e8f3630db84bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f12fe5d58e41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e9eb8df5f44be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e8f3630db84bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf46a5192c3254fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f12fe5d58e41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.20% p.a. Barrier Reverse Convertible on AXA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292091001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>93,450</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,230</x:t>
-[...146 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,650</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>