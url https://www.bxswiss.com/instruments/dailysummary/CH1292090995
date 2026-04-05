--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45d52a710e04497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1798c1bc9c394958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae629b785d04154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e982cdf1fe14099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecfbbea079042ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae629b785d04154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec944714e7a4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e982cdf1fe14099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>