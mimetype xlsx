--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1798c1bc9c394958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c992575e8f947f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e982cdf1fe14099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733e67636ca34024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec944714e7a4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e982cdf1fe14099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7f710cb1734cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733e67636ca34024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>98,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>