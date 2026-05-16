--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c992575e8f947f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0ab01cf45d4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733e67636ca34024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd71e86430748c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7f710cb1734cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733e67636ca34024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e3e2a3ea1740f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd71e86430748c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>99,150</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>07.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,100</x:t>
-[...360 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>