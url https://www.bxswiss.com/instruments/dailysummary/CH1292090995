--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0ab01cf45d4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref83d5053f514afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd71e86430748c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f173ad593c47c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e3e2a3ea1740f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd71e86430748c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a38a856b764491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f173ad593c47c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...426 lines deleted...]
-          <x:t>99,560</x:t>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>