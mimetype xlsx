--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref83d5053f514afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb7a1b53b694099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f173ad593c47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1228f5ab0e6148f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a38a856b764491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f173ad593c47c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d354fef09bb4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1228f5ab0e6148f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>99,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...286 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,190</x:t>
-[...16 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,060</x:t>
-[...16 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>100,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>