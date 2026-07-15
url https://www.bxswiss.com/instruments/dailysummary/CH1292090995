--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb7a1b53b694099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc292c9d1d44447ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1228f5ab0e6148f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c6665113864549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d354fef09bb4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1228f5ab0e6148f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5359053c494b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c6665113864549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,190</x:t>
-[...16 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,060</x:t>
-[...16 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>