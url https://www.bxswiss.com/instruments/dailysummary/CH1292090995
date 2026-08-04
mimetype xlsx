--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc292c9d1d44447ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19624441f3349fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c6665113864549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0975a7c708c64ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5359053c494b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c6665113864549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7f6ecb8e3b4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0975a7c708c64ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>102,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>