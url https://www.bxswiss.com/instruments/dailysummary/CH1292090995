--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19624441f3349fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2804e056ee410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0975a7c708c64ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re331137122c247b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7f6ecb8e3b4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0975a7c708c64ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e1a7a083344430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re331137122c247b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>101,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...259 lines deleted...]
-          <x:t>101,285</x:t>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,245</x:t>
-[...4 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>