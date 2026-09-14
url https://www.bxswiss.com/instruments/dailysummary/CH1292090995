--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2804e056ee410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58d4d89986f4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re331137122c247b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda83aa11e35c427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e1a7a083344430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re331137122c247b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc003c9cbe7d84418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda83aa11e35c427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on ABB, Lonza, Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,065</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...566 lines deleted...]
-          <x:t>101,615</x:t>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>