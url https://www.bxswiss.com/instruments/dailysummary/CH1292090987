--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb50c53b5ff47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d68a172661044f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343a6a04c0704240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1350e07a67ed487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d2a6187ed84c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343a6a04c0704240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refff171c588b4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1350e07a67ed487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...338 lines deleted...]
-          <x:t>99,240</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>98,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>100,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>