--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d68a172661044f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e21a843d9c49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1350e07a67ed487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4272a77399f44ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refff171c588b4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1350e07a67ed487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f292491f8634c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4272a77399f44ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,190</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>94,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>86,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>