--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e21a843d9c49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0538afc32f1465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4272a77399f44ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4e1e0d828a4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f292491f8634c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4272a77399f44ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c68a9e0afd4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4e1e0d828a4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>