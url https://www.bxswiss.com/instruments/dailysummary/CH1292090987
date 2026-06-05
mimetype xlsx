--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0538afc32f1465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27aec97f04c46c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4e1e0d828a4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb278807ec54f4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c68a9e0afd4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4e1e0d828a4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra480612f13cc4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb278807ec54f4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,180</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,180</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>