--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27aec97f04c46c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420c78a66f9842d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb278807ec54f4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4122e95ac3cb4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra480612f13cc4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb278807ec54f4339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f53e9ac806642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4122e95ac3cb4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>