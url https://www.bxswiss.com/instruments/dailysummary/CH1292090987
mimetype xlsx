--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420c78a66f9842d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc924efa544f44afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4122e95ac3cb4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c61f5ab54344b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f53e9ac806642bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4122e95ac3cb4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd302a4ba32454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c61f5ab54344b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...146 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>100,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>101,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>101,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,540</x:t>
-[...58 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>