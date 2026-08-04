--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc924efa544f44afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225d3d5577d74be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c61f5ab54344b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f0f9de140148af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd302a4ba32454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c61f5ab54344b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15de1c4f3f80428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f0f9de140148af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>101,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,540</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>