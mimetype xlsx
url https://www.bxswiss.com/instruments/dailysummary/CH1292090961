--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fb539a74794aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fc5b26ed7b4c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec8c7f12b8c4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbdc62eb1224228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a334275f94461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec8c7f12b8c4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3de9066a4340da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbdc62eb1224228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,030</x:t>
-[...151 lines deleted...]
-          <x:t>96,710</x:t>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,150</x:t>
-[...11 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,120</x:t>
-[...166 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>