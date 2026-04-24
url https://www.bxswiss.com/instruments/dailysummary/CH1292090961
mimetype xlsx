--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fc5b26ed7b4c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27480aa582641a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbdc62eb1224228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77efe4368a324a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3de9066a4340da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbdc62eb1224228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd831db28764bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77efe4368a324a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,710</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,150</x:t>
-[...11 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,120</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>