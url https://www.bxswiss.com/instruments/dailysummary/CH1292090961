--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27480aa582641a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8180e52c61a24891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77efe4368a324a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7bf96f1fd3476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd831db28764bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77efe4368a324a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c908338cff64100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7bf96f1fd3476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>