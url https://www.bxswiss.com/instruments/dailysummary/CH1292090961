--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8180e52c61a24891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125fbcf748ee46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7bf96f1fd3476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f296a76619408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c908338cff64100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7bf96f1fd3476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf589730de6e64dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f296a76619408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,230</x:t>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>101,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...60 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>