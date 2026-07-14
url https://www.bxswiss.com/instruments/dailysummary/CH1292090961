--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125fbcf748ee46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885be822ebe84738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f296a76619408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d94b05d36342eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf589730de6e64dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f296a76619408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f3bd178b514baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d94b05d36342eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>