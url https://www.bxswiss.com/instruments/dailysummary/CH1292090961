--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885be822ebe84738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11bae6618564c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d94b05d36342eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e1b7a2ccc04351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f3bd178b514baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d94b05d36342eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c02e365eb47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e1b7a2ccc04351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>101,345</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,295</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>102,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>101,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>