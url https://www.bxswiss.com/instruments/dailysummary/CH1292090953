--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3702b8727a2446fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f782e9ea804ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4522609796a48a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6154f426d54f4fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230a4e7947a840dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4522609796a48a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed5fcf50ded4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6154f426d54f4fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>