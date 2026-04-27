--- v7 (2026-04-06)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f782e9ea804ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8853265cd294d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6154f426d54f4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21f47e7d87e4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed5fcf50ded4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6154f426d54f4fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2271859d2541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21f47e7d87e4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>87,910</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,630</x:t>
-[...11 lines deleted...]
-          <x:t>87,650</x:t>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,330</x:t>
-[...355 lines deleted...]
-          <x:t>87,390</x:t>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>