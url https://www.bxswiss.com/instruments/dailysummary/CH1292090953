--- v8 (2026-04-27)
+++ v9 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8853265cd294d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b8d760aa82492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21f47e7d87e4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97dd41643654e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2271859d2541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21f47e7d87e4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd6426ef6fb4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97dd41643654e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>89,150</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,710</x:t>
-[...38 lines deleted...]
-          <x:t>89,190</x:t>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,460</x:t>
-[...247 lines deleted...]
-          <x:t>90,430</x:t>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>