--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b8d760aa82492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9252c89bb3454253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97dd41643654e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07b262fad3347c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd6426ef6fb4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97dd41643654e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b25404aeb6e426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07b262fad3347c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>90,820</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>89,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>89,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,280</x:t>
-[...112 lines deleted...]
-          <x:t>88,420</x:t>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>