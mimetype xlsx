--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9252c89bb3454253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6784e53ac3d24c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07b262fad3347c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068ba11e09ff4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b25404aeb6e426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07b262fad3347c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a74551fab449f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068ba11e09ff4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>89,350</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>89,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,280</x:t>
-[...232 lines deleted...]
-          <x:t>90,310</x:t>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>90,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>