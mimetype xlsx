--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6784e53ac3d24c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611a4eaa469a4bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068ba11e09ff4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f6d5d9fa0a48b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a74551fab449f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068ba11e09ff4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1872163925734d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f6d5d9fa0a48b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>