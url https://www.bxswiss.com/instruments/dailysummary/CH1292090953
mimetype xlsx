--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611a4eaa469a4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e31f316929048f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f6d5d9fa0a48b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36588438c7f346ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1872163925734d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f6d5d9fa0a48b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571d14e0707f4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36588438c7f346ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,940</x:t>
-[...416 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,020</x:t>
-[...36 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>