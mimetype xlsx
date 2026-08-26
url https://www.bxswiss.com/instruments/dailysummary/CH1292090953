--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e31f316929048f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f04ae9e967d47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36588438c7f346ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b55f3c6c9844e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571d14e0707f4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36588438c7f346ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828a485a9a13415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b55f3c6c9844e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...70 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,020</x:t>
-[...124 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
-[...75 lines deleted...]
-          <x:t>95,990</x:t>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
-[...92 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,490</x:t>
-[...90 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>