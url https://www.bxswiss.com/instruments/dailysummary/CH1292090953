--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f04ae9e967d47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra972cceb0df84ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b55f3c6c9844e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e237da363a4ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828a485a9a13415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b55f3c6c9844e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1219fc0aec3346cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e237da363a4ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.60% p.a. Multi Reverse Convertible on Givaudan, Holcim Amrize Basket, Novartis, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
-[...102 lines deleted...]
-          <x:t>96,490</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,970</x:t>
-[...313 lines deleted...]
-          <x:t>95,980</x:t>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>96,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>