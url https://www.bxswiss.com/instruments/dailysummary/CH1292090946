--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree58a0ba33ba45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cc909868714dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9fe39660764a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb04a3e64d224689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc28821f2124037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9fe39660764a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712e018fae3d458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb04a3e64d224689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>