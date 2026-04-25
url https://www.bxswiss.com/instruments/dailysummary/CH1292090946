--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cc909868714dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7602a8d28da94341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb04a3e64d224689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5be01433378453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712e018fae3d458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb04a3e64d224689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000fbe7439724af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5be01433378453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,370</x:t>
-[...625 lines deleted...]
-          <x:t>95,810</x:t>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>