--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7602a8d28da94341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7131321d10487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5be01433378453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90633064b04464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000fbe7439724af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5be01433378453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9064418186dd478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90633064b04464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>