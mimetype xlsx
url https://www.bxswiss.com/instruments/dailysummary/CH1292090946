--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7131321d10487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5993435788444ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90633064b04464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6f1774638849b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9064418186dd478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90633064b04464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a963c3193bd42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6f1774638849b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,880</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...21 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...6 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...171 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>