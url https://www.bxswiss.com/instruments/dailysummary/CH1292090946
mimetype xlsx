--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5993435788444ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc28d1f5d25740c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6f1774638849b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86748f608d1f48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a963c3193bd42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6f1774638849b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200ad85ab52747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86748f608d1f48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...345 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>