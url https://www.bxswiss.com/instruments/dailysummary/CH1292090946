--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc28d1f5d25740c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae5e309fbc54d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86748f608d1f48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57973b4a8a944c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200ad85ab52747df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86748f608d1f48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8147e437f64bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57973b4a8a944c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...38 lines deleted...]
-          <x:t>100,620</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,330</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,185</x:t>
-[...4 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>100,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>