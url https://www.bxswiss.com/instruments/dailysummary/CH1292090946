--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae5e309fbc54d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f1533b42a943f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57973b4a8a944c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71dcbc575b9f4a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8147e437f64bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57973b4a8a944c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3fd2f6fe2b4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71dcbc575b9f4a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>100,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
-[...134 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...340 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...4 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>