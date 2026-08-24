--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f1533b42a943f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e05e0cdc5148d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71dcbc575b9f4a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d605afe27b0400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3fd2f6fe2b4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71dcbc575b9f4a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bc1154a289477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d605afe27b0400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>101,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>