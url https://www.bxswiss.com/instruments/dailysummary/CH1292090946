--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e05e0cdc5148d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d14d7be65f34975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d605afe27b0400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438d6b1e974148d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bc1154a289477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d605afe27b0400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc580aae2792946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438d6b1e974148d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Multi Reverse Convertible on Richemont, Logitech, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,405</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...26 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>100,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>